--- v3 (2026-03-12)
+++ v4 (2026-04-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb36dd5685028400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b6e9af4f264583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37dbad0e96284569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d28a4c3a994af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787eff93ce2a44b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37dbad0e96284569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076dc6a37de74077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d28a4c3a994af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,511</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>9,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,165</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>