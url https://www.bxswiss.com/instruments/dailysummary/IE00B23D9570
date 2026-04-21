--- v4 (2026-04-01)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b6e9af4f264583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80ee60d8e534ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d28a4c3a994af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9641962056943c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R076dc6a37de74077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d28a4c3a994af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed48884a9c34694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9641962056943c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>9,330</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,159</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>8,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,230</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>