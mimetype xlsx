--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd80ee60d8e534ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bafe57f5344b30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9641962056943c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fc8c26f27c455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed48884a9c34694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9641962056943c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a55eda646df4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fc8c26f27c455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>