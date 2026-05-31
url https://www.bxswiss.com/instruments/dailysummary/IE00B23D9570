--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5bafe57f5344b30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5599b127f5614188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fc8c26f27c455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1804478fb3f744bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a55eda646df4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fc8c26f27c455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf96d8ea1d1467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1804478fb3f744bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>9,665</x:t>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,764</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,746</x:t>
+          <x:t>9,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>