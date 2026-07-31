--- v7 (2026-05-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5599b127f5614188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be5efb9a1294249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1804478fb3f744bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e458b4d4054c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcaf96d8ea1d1467a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1804478fb3f744bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d1d65eb28e44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e458b4d4054c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,861</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,847</x:t>
-[...43 lines deleted...]
-          <x:t>10,402</x:t>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>10,020</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,213</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>10,766</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>