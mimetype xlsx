--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be5efb9a1294249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afb09359c6f442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e458b4d4054c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596f8ec8c4664ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d1d65eb28e44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e458b4d4054c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba523cbe14942b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596f8ec8c4664ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,622</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>10,734</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,729</x:t>
-[...11 lines deleted...]
-          <x:t>10,536</x:t>
+          <x:t>10,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,390</x:t>
-[...43 lines deleted...]
-          <x:t>10,479</x:t>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,474</x:t>
-[...16 lines deleted...]
-          <x:t>10,661</x:t>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,573</x:t>
-[...382 lines deleted...]
-          <x:t>10,373</x:t>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>