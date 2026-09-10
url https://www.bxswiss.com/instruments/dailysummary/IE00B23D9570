--- v9 (2026-08-20)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5afb09359c6f442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399c6d3f50844283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R596f8ec8c4664ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd72668e7ccf4c4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba523cbe14942b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R596f8ec8c4664ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2c46fb36b541a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd72668e7ccf4c4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>10,795</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,618</x:t>
-[...232 lines deleted...]
-          <x:t>10,726</x:t>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,697</x:t>
-[...232 lines deleted...]
-          <x:t>10,903</x:t>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,714</x:t>
-[...31 lines deleted...]
-          <x:t>10,704</x:t>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>