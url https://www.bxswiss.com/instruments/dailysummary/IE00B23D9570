--- v10 (2026-09-10)
+++ v11 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R399c6d3f50844283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96b6a89e47d42f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd72668e7ccf4c4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e450f30d494c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d2c46fb36b541a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd72668e7ccf4c4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcc37933b3a4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e450f30d494c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>10,980</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,896</x:t>
-[...119 lines deleted...]
-          <x:t>10,831</x:t>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,797</x:t>
-[...119 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,059</x:t>
-[...48 lines deleted...]
-          <x:t>11,136</x:t>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,180</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>10,992</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...127 lines deleted...]
-          <x:t>11,268</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>