--- v11 (2026-09-30)
+++ v12 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd96b6a89e47d42f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b7148033b14548" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9e450f30d494c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2775fcb1cfb4a87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcc37933b3a4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9e450f30d494c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddacab1e005b4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2775fcb1cfb4a87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Emerging Markets UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D9570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,030</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,110</x:t>
-[...306 lines deleted...]
-          <x:t>11,172</x:t>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>