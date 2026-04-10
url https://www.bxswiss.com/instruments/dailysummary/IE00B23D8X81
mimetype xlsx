--- v4 (2026-03-21)
+++ v5 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R023cdcd0c7824619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re546fd1f1bd34316" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb893359a349f46cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a790e51a465463d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadcff56f7314a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb893359a349f46cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb235ea3b51f54973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a790e51a465463d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8X81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,057</x:t>
-[...306 lines deleted...]
-          <x:t>13,312</x:t>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>