--- v5 (2026-04-10)
+++ v6 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re546fd1f1bd34316" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e05a96cc424775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a790e51a465463d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450f2060323e452e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb235ea3b51f54973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a790e51a465463d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6176f7cb74f4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450f2060323e452e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8X81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>13,560</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>