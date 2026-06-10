--- v6 (2026-05-01)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e05a96cc424775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecf4b9ce8454030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450f2060323e452e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d20b58005c34554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6176f7cb74f4812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450f2060323e452e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc192c51245f04355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d20b58005c34554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8X81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>14,032</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,950</x:t>
-[...161 lines deleted...]
-          <x:t>14,327</x:t>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,401</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>14,438</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,354</x:t>
-[...328 lines deleted...]
-          <x:t>14,304</x:t>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>