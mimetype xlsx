--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecf4b9ce8454030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa1df7437524b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d20b58005c34554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02630852265c41af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc192c51245f04355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d20b58005c34554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2e51aa25cc414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02630852265c41af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8X81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>14,213</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,155</x:t>
-[...183 lines deleted...]
-          <x:t>14,612</x:t>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,568</x:t>
-[...323 lines deleted...]
-          <x:t>14,478</x:t>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>