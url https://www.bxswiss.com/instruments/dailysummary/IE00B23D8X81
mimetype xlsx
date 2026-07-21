--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa1df7437524b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8ad3f603c94186" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02630852265c41af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd5dddc6d7d4f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2e51aa25cc414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02630852265c41af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5640ba3b28044706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd5dddc6d7d4f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8X81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>14,433</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>14,476</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,690</x:t>
-[...279 lines deleted...]
-          <x:t>14,377</x:t>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>