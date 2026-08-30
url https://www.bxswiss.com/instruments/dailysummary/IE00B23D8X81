--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8ad3f603c94186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e97f1b1a6b4225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cd5dddc6d7d4f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b54deb4c12d4c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5640ba3b28044706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cd5dddc6d7d4f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99870d5235534186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b54deb4c12d4c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8X81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>14,714</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>