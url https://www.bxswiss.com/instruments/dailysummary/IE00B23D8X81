--- v10 (2026-08-30)
+++ v11 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e97f1b1a6b4225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa33efbbe594e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b54deb4c12d4c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5130d536727a4788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99870d5235534186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b54deb4c12d4c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1045c7c539c4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5130d536727a4788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI Europe UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8X81</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>15,402</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,338</x:t>
-[...215 lines deleted...]
-          <x:t>15,368</x:t>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>