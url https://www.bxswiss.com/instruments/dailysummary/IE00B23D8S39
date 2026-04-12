--- v3 (2026-03-23)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8bb4f5c0614790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3f50ff36614a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d5b6ca92e6454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313b047760874de8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28d05f57cd545d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d5b6ca92e6454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8ad6ced39649e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313b047760874de8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>31,436</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,174</x:t>
-[...21 lines deleted...]
-          <x:t>30,978</x:t>
+          <x:t>30,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,571</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>30,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>