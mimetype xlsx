--- v4 (2026-04-12)
+++ v5 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd3f50ff36614a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1f34627be444e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313b047760874de8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdd1d4db0d14291"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b8ad6ced39649e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313b047760874de8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a6280ceae54d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdd1d4db0d14291" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>30,462</x:t>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>30,761</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,452</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>31,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,838</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>