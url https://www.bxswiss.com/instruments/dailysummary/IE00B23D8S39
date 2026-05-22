--- v5 (2026-05-02)
+++ v6 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1f34627be444e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05727f78fce40ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bdd1d4db0d14291"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be4d455808a4a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a6280ceae54d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bdd1d4db0d14291" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32df2f13bcc4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be4d455808a4a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>