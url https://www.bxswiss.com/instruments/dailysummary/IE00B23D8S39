--- v6 (2026-05-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05727f78fce40ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341b6d8f53714291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be4d455808a4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ef439b425e4902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32df2f13bcc4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be4d455808a4a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82260770a3504bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ef439b425e4902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>33,886</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>