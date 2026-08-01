--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341b6d8f53714291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfd5020c6034c80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ef439b425e4902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b71c08c642428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82260770a3504bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ef439b425e4902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df03609b4ac4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b71c08c642428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>35,620</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,434</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>35,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>35,839</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>