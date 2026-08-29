--- v8 (2026-08-01)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfd5020c6034c80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdbdb1028714e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b71c08c642428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c04413ce9c14582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df03609b4ac4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b71c08c642428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7c4354dcd24e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c04413ce9c14582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,654</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>