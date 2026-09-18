--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdbdb1028714e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08786dcd53ae4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c04413ce9c14582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0c48047c744ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e7c4354dcd24e84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c04413ce9c14582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd62ffe85b374f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0c48047c744ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>36,509</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,372</x:t>
-[...173 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>36,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,011</x:t>
-[...129 lines deleted...]
-          <x:t>37,339</x:t>
+          <x:t>37,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,474</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>37,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>