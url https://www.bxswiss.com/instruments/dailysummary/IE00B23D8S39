--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08786dcd53ae4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc1876f5ee74dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b0c48047c744ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3955c9e999d74b29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd62ffe85b374f04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b0c48047c744ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df302cee0b4461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3955c9e999d74b29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>36,951</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,002</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>03.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,392</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>37,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,340</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>