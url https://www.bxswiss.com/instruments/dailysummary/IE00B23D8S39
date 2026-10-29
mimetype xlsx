--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcc1876f5ee74dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e6dfdf05354126" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3955c9e999d74b29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4d226cc15904d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df302cee0b4461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3955c9e999d74b29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccb404de0d74cec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4d226cc15904d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco FTSE RAFI US 1000 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B23D8S39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>