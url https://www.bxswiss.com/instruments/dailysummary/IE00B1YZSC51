--- v9 (2026-09-04)
+++ v10 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7180a1c0841b47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e12fd1162ac4f99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb62668d1c24c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3074069579104658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1e54953fac439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb62668d1c24c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb7eed4fe414875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3074069579104658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>38,023</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,932</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>37,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,277</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>