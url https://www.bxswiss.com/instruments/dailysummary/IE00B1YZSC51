--- v10 (2026-09-24)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e12fd1162ac4f99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3562e861953c4310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3074069579104658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606e8374c70e4360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcb7eed4fe414875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3074069579104658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a37df40b17b49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606e8374c70e4360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,913</x:t>
-[...31 lines deleted...]
-          <x:t>37,676</x:t>
+          <x:t>37,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,887</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>37,382</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,494</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>37,447</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>