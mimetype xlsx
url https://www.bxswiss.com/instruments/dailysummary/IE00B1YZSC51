--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3562e861953c4310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba9faca17b44fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R606e8374c70e4360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca71594b8bd4cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a37df40b17b49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R606e8374c70e4360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R225931c16be14080" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca71594b8bd4cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>37,624</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,229</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>37,814</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,269</x:t>
-[...465 lines deleted...]
-          <x:t>14.10.2026</x:t>
+          <x:t>36,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,194</x:t>
-[...36 lines deleted...]
-          <x:t>37,109</x:t>
+          <x:t>37,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>