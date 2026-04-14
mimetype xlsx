--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R471c1d5e3bc84781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fd66788dc1465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d5afce5aee9450b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7296cab076a14877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4312fbe07cd4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d5afce5aee9450b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d439bfb86b4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7296cab076a14877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>