--- v4 (2026-04-14)
+++ v5 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fd66788dc1465d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510884b1b170468c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7296cab076a14877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805a505b294d46b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d439bfb86b4710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7296cab076a14877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b23dbffc474278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805a505b294d46b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...446 lines deleted...]
-          <x:t>34,961</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>35,282</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,508</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>