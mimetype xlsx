--- v5 (2026-05-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510884b1b170468c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37ffb176c644e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R805a505b294d46b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab8491397044805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b23dbffc474278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R805a505b294d46b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a331615c4b24b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab8491397044805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,338</x:t>
-[...205 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>35,508</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>