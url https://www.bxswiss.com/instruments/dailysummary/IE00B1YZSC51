--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a37ffb176c644e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18151f6ba304843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ab8491397044805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c07765fdf14e46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a331615c4b24b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ab8491397044805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa7f7125e4b40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c07765fdf14e46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>35,719</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,729</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,792</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>36,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,661</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>