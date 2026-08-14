--- v7 (2026-07-05)
+++ v8 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd18151f6ba304843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc26a26404824463" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7c07765fdf14e46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd57d3c3b964517"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa7f7125e4b40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7c07765fdf14e46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a33d4a08c94f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd57d3c3b964517" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>36,697</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>37,597</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>