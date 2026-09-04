--- v8 (2026-08-14)
+++ v9 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc26a26404824463" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7180a1c0841b47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd57d3c3b964517"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb62668d1c24c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a33d4a08c94f9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd57d3c3b964517" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1e54953fac439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb62668d1c24c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core MSCI Europe UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1YZSC51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>37,530</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,738</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>38,748</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>