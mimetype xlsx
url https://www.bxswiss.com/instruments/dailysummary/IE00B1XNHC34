--- v5 (2026-03-17)
+++ v6 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa890deacc894a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecb6ccf65a44772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b5d4b8e5434d54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6be55726fb49b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062e49e962e845cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b5d4b8e5434d54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ea39f6883e4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6be55726fb49b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...257 lines deleted...]
-          <x:t>8,248</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>7,892</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,129</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>8,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>