--- v6 (2026-04-15)
+++ v7 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecb6ccf65a44772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a2a48ab3734752" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb6be55726fb49b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65bdbbc3b794440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ea39f6883e4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb6be55726fb49b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fe3df2f68f436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65bdbbc3b794440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>