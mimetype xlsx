--- v7 (2026-05-06)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a2a48ab3734752" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b3191183ea47ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65bdbbc3b794440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdb5af0d80240bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fe3df2f68f436e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65bdbbc3b794440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b54384846bb41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdb5af0d80240bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>