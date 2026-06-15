--- v8 (2026-05-26)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92b3191183ea47ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a92460eb1b4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdb5af0d80240bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f213715300493e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b54384846bb41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdb5af0d80240bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fffdb6bb6a4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f213715300493e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,493</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>9,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,665</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>