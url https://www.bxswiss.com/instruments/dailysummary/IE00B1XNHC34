--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48a92460eb1b4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa5463a62d84b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f213715300493e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048ab3c802614331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30fffdb6bb6a4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f213715300493e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf6b8a1f79d44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048ab3c802614331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,629</x:t>
-[...38 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,339</x:t>
-[...11 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,488</x:t>
-[...335 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,383</x:t>
-[...26 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...73 lines deleted...]
-          <x:t>9,563</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>