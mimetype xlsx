--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa5463a62d84b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc9c959362a478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048ab3c802614331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171ee21c735e4552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf6b8a1f79d44b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048ab3c802614331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4d79adc32b46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171ee21c735e4552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>