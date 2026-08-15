--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc9c959362a478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de5ee85b26f4835" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171ee21c735e4552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d7a653ec95439c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4d79adc32b46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171ee21c735e4552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f705b492bb4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d7a653ec95439c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>