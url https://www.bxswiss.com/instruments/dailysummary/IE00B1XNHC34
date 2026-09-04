--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de5ee85b26f4835" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3676f2f0c61444c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d7a653ec95439c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0503f47f877e4bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f705b492bb4707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d7a653ec95439c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edad6e85ac040dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0503f47f877e4bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>10,500</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>8,043</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>8,546</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>