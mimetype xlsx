--- v13 (2026-09-04)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3676f2f0c61444c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1804fd2352c047b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0503f47f877e4bb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff43a55fb5294a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3edad6e85ac040dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0503f47f877e4bb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90bc0ebf4aa45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff43a55fb5294a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>9,300</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,298</x:t>
-[...21 lines deleted...]
-          <x:t>8,139</x:t>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>8,191</x:t>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>