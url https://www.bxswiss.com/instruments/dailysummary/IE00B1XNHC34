--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1804fd2352c047b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba3df65f20a340f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff43a55fb5294a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777558dfb8754b31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra90bc0ebf4aa45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff43a55fb5294a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R297488154d344d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777558dfb8754b31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Global Clean Energy Transition UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNHC34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>8,206</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,243</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>8,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>