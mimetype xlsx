--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra569125ffb8649db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa953f5bb8ff4f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R263095ad51e94463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164b4a116d9a44bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R212ebf320bf14b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R263095ad51e94463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fad1ec8abeb411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164b4a116d9a44bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>