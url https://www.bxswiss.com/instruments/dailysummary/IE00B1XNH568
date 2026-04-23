--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa953f5bb8ff4f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4452b1712e814ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164b4a116d9a44bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713d670e9e4c45df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fad1ec8abeb411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164b4a116d9a44bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd610d16f71fc4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713d670e9e4c45df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,207</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,505</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>