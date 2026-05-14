--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4452b1712e814ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d492157b554466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R713d670e9e4c45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b1343b044842e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd610d16f71fc4024" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R713d670e9e4c45df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f1497c4d0c4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b1343b044842e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>