--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d492157b554466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1413b2301fce4749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72b1343b044842e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cfcf763aec443e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f1497c4d0c4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72b1343b044842e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1066876f7524de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cfcf763aec443e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>26,448</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>