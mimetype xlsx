--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1413b2301fce4749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094905c2e20742eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75cfcf763aec443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656dc9b92b5d4d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1066876f7524de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75cfcf763aec443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22a8083bc864c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656dc9b92b5d4d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>27,216</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,183</x:t>
-[...512 lines deleted...]
-          <x:t>28,126</x:t>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>