--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094905c2e20742eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55db78c6240b4d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R656dc9b92b5d4d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7adbd4034bb64a88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra22a8083bc864c76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R656dc9b92b5d4d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3704225e0894ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7adbd4034bb64a88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>