--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55db78c6240b4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbafa60010043f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7adbd4034bb64a88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e91809ec684d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3704225e0894ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7adbd4034bb64a88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6adff0eb924f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e91809ec684d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>29,900</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,583</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>29,576</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,784</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>28,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>29,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,572</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,704</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>29,574</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>