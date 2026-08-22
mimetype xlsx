--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfbafa60010043f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841dca24b6264217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e91809ec684d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422d66bba8cb4177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c6adff0eb924f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e91809ec684d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b08300a0ef47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422d66bba8cb4177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>29,784</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,572</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,697</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,704</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>29,783</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,074</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>29,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>