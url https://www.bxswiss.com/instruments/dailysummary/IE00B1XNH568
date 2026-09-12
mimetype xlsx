--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R841dca24b6264217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe1951eb1584b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422d66bba8cb4177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc0fceada3b400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b08300a0ef47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422d66bba8cb4177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa183e1323964101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc0fceada3b400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,792</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>30,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>