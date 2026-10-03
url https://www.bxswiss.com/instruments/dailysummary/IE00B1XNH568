--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe1951eb1584b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b9263b484c4a97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc0fceada3b400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9dd41e4aa245b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa183e1323964101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc0fceada3b400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203e63b2fe6049f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9dd41e4aa245b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>30,581</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,085</x:t>
-[...264 lines deleted...]
-          <x:t>29,708</x:t>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>30,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>