--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b9263b484c4a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108217831f0d4c8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9dd41e4aa245b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcea30df1e24846ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203e63b2fe6049f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9dd41e4aa245b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cae81f9548f487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcea30df1e24846ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II FTSE MIB UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1XNH568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>29,708</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,814</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,788</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>