--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd180a58dca6c4981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84802f70ec8446b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1f62d4bb0345d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c6575fe2c949aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369f7b69b3bf48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1f62d4bb0345d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6beb337bc4049d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c6575fe2c949aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>5,093</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>18.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,056</x:t>
-[...48 lines deleted...]
-          <x:t>4,918</x:t>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>4,954</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,978</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>4,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>