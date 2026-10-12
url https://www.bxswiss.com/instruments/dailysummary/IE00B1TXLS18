--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84802f70ec8446b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57db0d026934cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c6575fe2c949aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c61f1fe3a84637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6beb337bc4049d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c6575fe2c949aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190b7e9d2b874ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c61f1fe3a84637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>4,739</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,710</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,752</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>4,776</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>