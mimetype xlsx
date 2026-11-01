--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57db0d026934cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9feb18eda14308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7c61f1fe3a84637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30dfb5308e2d4f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R190b7e9d2b874ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7c61f1fe3a84637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra85cf308ac734fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30dfb5308e2d4f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>4,748</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,729</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>4,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,733</x:t>
-[...193 lines deleted...]
-          <x:t>4,582</x:t>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>