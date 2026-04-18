--- v4 (2026-03-29)
+++ v5 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12deaec7487d4c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab55f5ce60944b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0056bcf06cdf4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ac9fd2f3de4b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104da850f85e47c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0056bcf06cdf4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c99925107447aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ac9fd2f3de4b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>4,491</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,498</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,407</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...397 lines deleted...]
-          <x:t>3,982</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>