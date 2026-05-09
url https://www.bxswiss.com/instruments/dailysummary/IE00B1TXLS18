--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab55f5ce60944b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2707489c5a1241ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4ac9fd2f3de4b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e72b87c0ff45c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c99925107447aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4ac9fd2f3de4b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41096e4bead44d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e72b87c0ff45c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,315</x:t>
-[...16 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,291</x:t>
-[...286 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,416</x:t>
-[...188 lines deleted...]
-          <x:t>4,546</x:t>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,515</x:t>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>