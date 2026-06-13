--- v6 (2026-05-09)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2707489c5a1241ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec5402564ba4ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e72b87c0ff45c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24872ecb1f848a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41096e4bead44d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e72b87c0ff45c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8924868dd44379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24872ecb1f848a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,416</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,313</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>4,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,262</x:t>
-[...65 lines deleted...]
-          <x:t>4,385</x:t>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,498</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>4,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>