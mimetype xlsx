--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reec5402564ba4ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8017c2904ab84895" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re24872ecb1f848a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce83de9392a4d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff8924868dd44379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re24872ecb1f848a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5f3ce6a6414a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce83de9392a4d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,249 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>4,301</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,284</x:t>
-[...21 lines deleted...]
-          <x:t>4,312</x:t>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,388</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>4,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,398</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>