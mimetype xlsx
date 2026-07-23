--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8017c2904ab84895" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ca36ebac7d4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce83de9392a4d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09894788dfbf4759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e5f3ce6a6414a09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce83de9392a4d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0563a74555d4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09894788dfbf4759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>