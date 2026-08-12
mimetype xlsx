--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ca36ebac7d4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5b396198664152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09894788dfbf4759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224df1d1bcdf44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0563a74555d4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09894788dfbf4759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7380d5d9f1354257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224df1d1bcdf44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,734</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,715</x:t>
-[...340 lines deleted...]
-          <x:t>4,810</x:t>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,756</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>