--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5b396198664152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd180a58dca6c4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R224df1d1bcdf44a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c1f62d4bb0345d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7380d5d9f1354257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R224df1d1bcdf44a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R369f7b69b3bf48b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c1f62d4bb0345d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II UK Property UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXLS18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>4,922</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,876</x:t>
-[...26 lines deleted...]
-          <x:t>4,845</x:t>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,101</x:t>
-[...333 lines deleted...]
-          <x:t>5,076</x:t>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>