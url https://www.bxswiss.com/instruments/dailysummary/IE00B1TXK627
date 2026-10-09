--- v11 (2026-08-31)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9197641548147f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcd697531b54dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7508700a5db496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4983b50c4af4685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a7550d13e44890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7508700a5db496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81994b9fbb64423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4983b50c4af4685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,412</x:t>
+          <x:t>61,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,930</x:t>
-[...60 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,254</x:t>
+          <x:t>61,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,619</x:t>
-[...33 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>60,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,561</x:t>
+          <x:t>61,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,763</x:t>
-[...21 lines deleted...]
-          <x:t>61,578</x:t>
+          <x:t>60,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...235 lines deleted...]
-          <x:t>61,807</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>