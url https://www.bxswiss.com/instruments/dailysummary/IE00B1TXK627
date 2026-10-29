--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcd697531b54dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22230b05fa664f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4983b50c4af4685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb57e3e6c6e0047c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81994b9fbb64423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4983b50c4af4685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2040687c805c4cb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb57e3e6c6e0047c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,734</x:t>
+          <x:t>63,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,551</x:t>
-[...60 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,401</x:t>
+          <x:t>62,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,880</x:t>
-[...33 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,222</x:t>
+          <x:t>62,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,628</x:t>
-[...33 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>62,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,384</x:t>
+          <x:t>62,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,324</x:t>
-[...431 lines deleted...]
-          <x:t>61,712</x:t>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>