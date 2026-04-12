--- v4 (2026-03-19)
+++ v5 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a1278edab94eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4a815a3a414f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c29b3b404854ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99bdc34b3a44d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ac882bc66445c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c29b3b404854ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a14de896294626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99bdc34b3a44d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>