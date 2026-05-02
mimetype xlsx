--- v5 (2026-04-12)
+++ v6 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e4a815a3a414f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f75ef510d724184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d99bdc34b3a44d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf345d06f13914840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61a14de896294626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d99bdc34b3a44d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc092ebbb5cac4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf345d06f13914840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>