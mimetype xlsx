--- v6 (2026-05-02)
+++ v7 (2026-05-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f75ef510d724184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64976962ba9844f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf345d06f13914840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7650034a5f9f4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc092ebbb5cac4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf345d06f13914840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c2bf39146a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7650034a5f9f4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>