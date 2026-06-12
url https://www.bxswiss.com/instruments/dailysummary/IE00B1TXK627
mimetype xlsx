--- v7 (2026-05-23)
+++ v8 (2026-06-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64976962ba9844f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c861ae24247d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7650034a5f9f4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b853283c844e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c2bf39146a4a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7650034a5f9f4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae16e2b35d749e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b853283c844e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>