--- v8 (2026-06-12)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red7c861ae24247d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c49d047fa74447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2b853283c844e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fb7f3ea6a5401b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ae16e2b35d749e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2b853283c844e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09eabfa1eafd4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fb7f3ea6a5401b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>57,862</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,116</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>