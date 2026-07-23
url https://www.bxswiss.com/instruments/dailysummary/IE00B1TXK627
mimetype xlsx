--- v9 (2026-07-02)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c49d047fa74447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6270607337984ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94fb7f3ea6a5401b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1965860260da42fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09eabfa1eafd4b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94fb7f3ea6a5401b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e11441059a24ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1965860260da42fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>