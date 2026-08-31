--- v10 (2026-07-23)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6270607337984ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9197641548147f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1965860260da42fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7508700a5db496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e11441059a24ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1965860260da42fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7a7550d13e44890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7508700a5db496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Water UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXK627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>60,948</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>62,906</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,380</x:t>
-[...188 lines deleted...]
-          <x:t>61,974</x:t>
+          <x:t>62,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>