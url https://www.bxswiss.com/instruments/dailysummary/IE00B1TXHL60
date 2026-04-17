--- v5 (2026-03-28)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6707d77fc14af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682bc001b73d40eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aaf9dd475264783"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb062858e3ddf4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6eca69658aa04c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aaf9dd475264783" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b785263f3f492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb062858e3ddf4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>23,116</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,020</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>23,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>