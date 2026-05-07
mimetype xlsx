--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R682bc001b73d40eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a1d5492b534136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb062858e3ddf4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3fbb42fc4b4308"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8b785263f3f492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb062858e3ddf4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f4a49745b4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3fbb42fc4b4308" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>