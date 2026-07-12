--- v7 (2026-05-07)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3a1d5492b534136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba73603c24a641ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3fbb42fc4b4308"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3367c5b83d264a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1f4a49745b4762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3fbb42fc4b4308" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree021515121f419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3367c5b83d264a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>23,921</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,974</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>25,838</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>