--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba73603c24a641ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c451d805a64078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3367c5b83d264a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d19888330564ee4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree021515121f419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3367c5b83d264a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f3b64d403a45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d19888330564ee4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>24,738</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,716</x:t>
-[...394 lines deleted...]
-          <x:t>24,864</x:t>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>24,853</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>