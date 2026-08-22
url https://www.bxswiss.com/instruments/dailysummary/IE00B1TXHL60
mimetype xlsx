--- v9 (2026-08-01)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0c451d805a64078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d46309094e453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d19888330564ee4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e160287efdb4886"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f3b64d403a45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d19888330564ee4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c38cacc51c74e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e160287efdb4886" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>24,864</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>24,919</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,984</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>