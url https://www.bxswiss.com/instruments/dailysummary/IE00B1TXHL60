--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d46309094e453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcc1335fdd24a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e160287efdb4886"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c10bad753844f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c38cacc51c74e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e160287efdb4886" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fcc07845794af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c10bad753844f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>26,604</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>26,853</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>