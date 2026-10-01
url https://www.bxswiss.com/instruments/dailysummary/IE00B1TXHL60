--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fcc1335fdd24a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b9cd833cf041e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c10bad753844f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed371d850194065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6fcc07845794af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c10bad753844f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302ffa8b24e649eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed371d850194065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>