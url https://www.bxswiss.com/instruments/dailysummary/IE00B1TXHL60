--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b9cd833cf041e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911ce465dc154374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed371d850194065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb4c75abefa84287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R302ffa8b24e649eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed371d850194065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fded22175154d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb4c75abefa84287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Listed Private Equity UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1TXHL60</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,683</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>