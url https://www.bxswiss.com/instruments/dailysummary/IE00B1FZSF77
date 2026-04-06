--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534e72e1261f4dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e67a98642b434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e18077f35904f85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e0e410922a4692"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabce85ce175c41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e18077f35904f85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172733eb2d724af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e0e410922a4692" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,466</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>24,644</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,428</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>24,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>