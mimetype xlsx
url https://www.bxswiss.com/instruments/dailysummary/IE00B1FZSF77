--- v6 (2026-04-06)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e67a98642b434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a616fc5abe44d6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e0e410922a4692"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba11697a8b914744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172733eb2d724af3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e0e410922a4692" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665cbf380bfa466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba11697a8b914744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>24,615</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,699</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>24,428</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>