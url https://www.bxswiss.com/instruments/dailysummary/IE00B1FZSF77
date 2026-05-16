--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a616fc5abe44d6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676357aceb6d49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba11697a8b914744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445e1825cb9a4cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665cbf380bfa466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba11697a8b914744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912885d476414b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445e1825cb9a4cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>