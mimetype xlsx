--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676357aceb6d49be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7350442a08d14644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445e1825cb9a4cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfd57ccb0c44330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912885d476414b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445e1825cb9a4cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494969d7b3ee437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfd57ccb0c44330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,712</x:t>
-[...124 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,555</x:t>
-[...360 lines deleted...]
-          <x:t>25,395</x:t>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>