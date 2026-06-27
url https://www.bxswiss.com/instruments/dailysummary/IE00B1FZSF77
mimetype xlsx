--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7350442a08d14644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red05a6a73198497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcfd57ccb0c44330"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3561401b67244938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494969d7b3ee437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcfd57ccb0c44330" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5142013ffb4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3561401b67244938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>25,693</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>25,872</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,686</x:t>
-[...247 lines deleted...]
-          <x:t>26,217</x:t>
+          <x:t>26,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>