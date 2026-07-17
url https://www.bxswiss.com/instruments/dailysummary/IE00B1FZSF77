--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red05a6a73198497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd893d5f8f0924de7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3561401b67244938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937ee655349e4f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5142013ffb4014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3561401b67244938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8340d02364904267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937ee655349e4f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>