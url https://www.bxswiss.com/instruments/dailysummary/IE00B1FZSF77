--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd893d5f8f0924de7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97be594d65a45f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R937ee655349e4f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99759f8d6304461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8340d02364904267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R937ee655349e4f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99157344d02d47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99759f8d6304461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>27,425</x:t>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,178</x:t>
-[...21 lines deleted...]
-          <x:t>26,940</x:t>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,978</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,069</x:t>
-[...16 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,153</x:t>
-[...124 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,501</x:t>
-[...90 lines deleted...]
-          <x:t>27,659</x:t>
+          <x:t>27,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>