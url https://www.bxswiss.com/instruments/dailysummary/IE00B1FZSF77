--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97be594d65a45f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd77cbbecfa470e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99759f8d6304461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4884df06eede4d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99157344d02d47c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99759f8d6304461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e81de8ff844460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4884df06eede4d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,153</x:t>
-[...58 lines deleted...]
-          <x:t>27,044</x:t>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>26,874</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,767</x:t>
-[...490 lines deleted...]
-          <x:t>27,231</x:t>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>