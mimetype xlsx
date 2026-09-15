--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd77cbbecfa470e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27b8dadedeb4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4884df06eede4d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d303c380f78403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e81de8ff844460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4884df06eede4d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c17d90f2664ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d303c380f78403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>26,883</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>26,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>