--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27b8dadedeb4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185a8ba073f74eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d303c380f78403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7adabfa00344667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3c17d90f2664ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d303c380f78403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d3c940021b48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7adabfa00344667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>26,262</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,158</x:t>
-[...43 lines deleted...]
-          <x:t>26,140</x:t>
+          <x:t>26,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,956</x:t>
-[...134 lines deleted...]
-          <x:t>25,923</x:t>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>