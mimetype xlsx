--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R185a8ba073f74eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27d805522cd242b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7adabfa00344667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa958a714a7d4da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d3c940021b48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7adabfa00344667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6ff1efea4184eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa958a714a7d4da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II US Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSF77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>26,140</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,956</x:t>
-[...16 lines deleted...]
-          <x:t>26,288</x:t>
+          <x:t>25,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,182</x:t>
-[...470 lines deleted...]
-          <x:t>25,283</x:t>
+          <x:t>25,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,087</x:t>
-[...31 lines deleted...]
-          <x:t>25,410</x:t>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>