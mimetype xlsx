--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cf2568e43c4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ff8bcfd9a348d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R871cc5bf451e49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113a923153704e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b9dad5f4694fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R871cc5bf451e49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c7d6e930c54b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113a923153704e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>