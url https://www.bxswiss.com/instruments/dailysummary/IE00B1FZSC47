--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ff8bcfd9a348d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c5e04c26254843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113a923153704e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9486e5bfa1d54dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c7d6e930c54b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113a923153704e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc349c1187554f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9486e5bfa1d54dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>203,324</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,755</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>202,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,235</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>