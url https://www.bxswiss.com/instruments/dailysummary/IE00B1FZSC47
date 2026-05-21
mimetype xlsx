--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c5e04c26254843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3881fb501b2649dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9486e5bfa1d54dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c62e87487a4da0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc349c1187554f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9486e5bfa1d54dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ed3007e76045b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c62e87487a4da0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>202,171</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...423 lines deleted...]
-          <x:t>201,316</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>203,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>