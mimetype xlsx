--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3881fb501b2649dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c24e092bafb4f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08c62e87487a4da0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0cf68a9af244d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55ed3007e76045b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08c62e87487a4da0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40f36792e0741e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0cf68a9af244d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>201,316</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>204,210</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>202,350</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>