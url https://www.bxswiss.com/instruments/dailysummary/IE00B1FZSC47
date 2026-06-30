--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c24e092bafb4f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ecc3e2958f479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0cf68a9af244d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aeb09bf6e4b4d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd40f36792e0741e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0cf68a9af244d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949c6217f6a142a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aeb09bf6e4b4d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>