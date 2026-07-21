--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ecc3e2958f479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8bd557e9c4494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aeb09bf6e4b4d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071426bed1cb4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R949c6217f6a142a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aeb09bf6e4b4d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81750ae175a944f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071426bed1cb4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>