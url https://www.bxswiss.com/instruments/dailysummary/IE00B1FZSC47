--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8bd557e9c4494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64ce4bb4f0d4998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071426bed1cb4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a1582e0de142b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81750ae175a944f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071426bed1cb4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f95ac4305d4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a1582e0de142b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>209,699</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,458</x:t>
-[...404 lines deleted...]
-          <x:t>208,611</x:t>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>