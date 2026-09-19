--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64ce4bb4f0d4998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2640c5ad310f49e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a1582e0de142b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a3e12d40c2b44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f95ac4305d4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a1582e0de142b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e796b41f5b84389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a3e12d40c2b44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,778</x:t>
-[...333 lines deleted...]
-          <x:t>207,756</x:t>
+          <x:t>208,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>