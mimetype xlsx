--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2640c5ad310f49e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda86ef019f8042eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a3e12d40c2b44dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89b993bfc76455d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e796b41f5b84389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a3e12d40c2b44dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ee9b514a184009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89b993bfc76455d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>207,937</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,858</x:t>
-[...409 lines deleted...]
-          <x:t>208,278</x:t>
+          <x:t>207,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>