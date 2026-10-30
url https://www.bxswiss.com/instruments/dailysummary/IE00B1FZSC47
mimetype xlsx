--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda86ef019f8042eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec9b7cd9eea419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc89b993bfc76455d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95e9003a69eb446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ee9b514a184009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc89b993bfc76455d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7026328cd0b342a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95e9003a69eb446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD TIPS UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSC47</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>