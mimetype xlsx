--- v4 (2026-03-28)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fc34126e01475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ab9b197a134d13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c99d36c1566476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8226765d234b43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c7a3e9b985a4196" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c99d36c1566476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a36f4fc8394ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8226765d234b43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,551</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,566</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>10,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,525</x:t>
-[...87 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,492</x:t>
-[...85 lines deleted...]
-          <x:t>10,387</x:t>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...343 lines deleted...]
-          <x:t>10,286</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>