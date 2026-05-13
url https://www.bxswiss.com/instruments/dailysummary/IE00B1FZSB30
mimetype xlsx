--- v5 (2026-04-17)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ab9b197a134d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0c618b6af04dc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a8226765d234b43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea68766dab7d4480"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a36f4fc8394ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a8226765d234b43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164f8574601e46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea68766dab7d4480" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,298</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,258</x:t>
-[...571 lines deleted...]
-          <x:t>10,408</x:t>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>