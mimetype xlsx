--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0c618b6af04dc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702d9601e9b445c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea68766dab7d4480"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b656d1eb5e45b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164f8574601e46d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea68766dab7d4480" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcfd9083c984ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b656d1eb5e45b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>10,351</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,308</x:t>
-[...38 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>10,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,335</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>10,216</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>