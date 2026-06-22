--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702d9601e9b445c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1c839d8a5e4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0b656d1eb5e45b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339a4bc87d454a63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcfd9083c984ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0b656d1eb5e45b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e778ab51944bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339a4bc87d454a63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,231</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,272</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,391</x:t>
-[...31 lines deleted...]
-          <x:t>10,347</x:t>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>10,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,354</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>10,169</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>