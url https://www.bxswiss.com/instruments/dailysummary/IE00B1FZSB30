--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e1c839d8a5e4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7219d9e0c7754495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339a4bc87d454a63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933b3c8eb2d842bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70e778ab51944bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339a4bc87d454a63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c38786e164474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933b3c8eb2d842bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>