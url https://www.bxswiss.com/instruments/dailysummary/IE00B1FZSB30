--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7219d9e0c7754495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c219cd8e7a64c82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933b3c8eb2d842bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90236cae3596453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c38786e164474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933b3c8eb2d842bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5182ea5c07f43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90236cae3596453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>10,304</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>10,448</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,374</x:t>
-[...205 lines deleted...]
-          <x:t>10,415</x:t>
+          <x:t>10,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,421</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,442</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>