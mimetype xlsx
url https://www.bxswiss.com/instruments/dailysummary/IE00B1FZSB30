--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c219cd8e7a64c82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1058650374394082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90236cae3596453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dadbf2280364bfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5182ea5c07f43cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90236cae3596453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7738e34451ec40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dadbf2280364bfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,427</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,398</x:t>
-[...65 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,489</x:t>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,472</x:t>
-[...119 lines deleted...]
-          <x:t>10,450</x:t>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,430</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>10,487</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>10,433</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>