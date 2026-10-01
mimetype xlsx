--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1058650374394082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea782b67a4842b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dadbf2280364bfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f53e8a9b8542c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7738e34451ec40c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dadbf2280364bfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742af51d36f54ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f53e8a9b8542c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,552</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,526</x:t>
-[...129 lines deleted...]
-          <x:t>10,573</x:t>
+          <x:t>10,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,517</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>10,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>