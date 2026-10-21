--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea782b67a4842b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ec839b7fa64d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f53e8a9b8542c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29cf936d059f4124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R742af51d36f54ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f53e8a9b8542c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a72cdfea3e94089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29cf936d059f4124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Core UK Gilts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZSB30</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,530</x:t>
-[...43 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,454</x:t>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...532 lines deleted...]
-          <x:t>10,517</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>