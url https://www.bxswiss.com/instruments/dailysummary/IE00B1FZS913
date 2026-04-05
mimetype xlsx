--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65413d716a0a47bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4785177cd1421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8aed22f7636c431d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f600d1a93914221"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6805387c976143c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8aed22f7636c431d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613b70f67a5e4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f600d1a93914221" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>