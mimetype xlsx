--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4785177cd1421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d15f4e63514344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f600d1a93914221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16be51155c1945d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613b70f67a5e4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f600d1a93914221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda66ca8d81044047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16be51155c1945d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>