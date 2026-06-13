--- v5 (2026-04-25)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d15f4e63514344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69afbba4bf44e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16be51155c1945d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253d50ff948a4d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda66ca8d81044047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16be51155c1945d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813c8062c1f442a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253d50ff948a4d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>151,130</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>