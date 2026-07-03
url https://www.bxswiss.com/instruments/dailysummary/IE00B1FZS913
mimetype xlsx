--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69afbba4bf44e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1767963879ee4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253d50ff948a4d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45482f41b01e461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813c8062c1f442a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253d50ff948a4d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd66b1411daa4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45482f41b01e461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,320</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>149,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>