--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1767963879ee4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b54c4b39ba45a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45482f41b01e461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb8edbc15b94fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd66b1411daa4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45482f41b01e461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dde33427704766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb8edbc15b94fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>