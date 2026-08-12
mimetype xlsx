--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b54c4b39ba45a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5acf168141f4f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb8edbc15b94fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7696869dfa4f16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5dde33427704766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb8edbc15b94fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc0c120f3484077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7696869dfa4f16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,057</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>148,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,296</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>