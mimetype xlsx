--- v9 (2026-08-12)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5acf168141f4f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfd085c0bc34492" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7696869dfa4f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aac7eb2a09f4752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc0c120f3484077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7696869dfa4f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831da7dcb1a14048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aac7eb2a09f4752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>