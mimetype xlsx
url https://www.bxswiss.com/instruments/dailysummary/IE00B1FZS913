--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfd085c0bc34492" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9a0a01141048ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aac7eb2a09f4752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ac6db2aaed4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R831da7dcb1a14048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aac7eb2a09f4752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786ed87d803b41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ac6db2aaed4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,580</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>147,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,579</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>