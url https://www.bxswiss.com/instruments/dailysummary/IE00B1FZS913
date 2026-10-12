--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9a0a01141048ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9440f25a1d8a4422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ac6db2aaed4ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd22f8e6ab904f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786ed87d803b41ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ac6db2aaed4ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5688372ba235482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd22f8e6ab904f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>