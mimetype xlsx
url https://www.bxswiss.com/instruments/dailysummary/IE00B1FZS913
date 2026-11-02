--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9440f25a1d8a4422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc179aab3d3994e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd22f8e6ab904f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0d64097e454d95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5688372ba235482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd22f8e6ab904f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb600260d0a74fe4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0d64097e454d95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 15-30yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>