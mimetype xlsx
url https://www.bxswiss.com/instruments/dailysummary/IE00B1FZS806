--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263acd9dc786405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cbe58781014bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9711d7f1a8e446da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf166e5cf3ec14aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5e846b88c94be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9711d7f1a8e446da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0a4d1416ce4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf166e5cf3ec14aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>170,301</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,081</x:t>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,739</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>29.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,345</x:t>
-[...468 lines deleted...]
-          <x:t>170,287</x:t>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>