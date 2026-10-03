--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7cbe58781014bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68f44ee54dc455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf166e5cf3ec14aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b9e516706e4a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda0a4d1416ce4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf166e5cf3ec14aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaef8097f0d4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b9e516706e4a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>