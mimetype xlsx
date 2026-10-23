--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf68f44ee54dc455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9252cfca3534716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b9e516706e4a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fedb40336864ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redaef8097f0d4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b9e516706e4a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae2606b99cb4437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fedb40336864ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>