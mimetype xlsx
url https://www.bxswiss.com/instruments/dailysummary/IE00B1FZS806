--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172a518989d64945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca32c777ad34347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab7722c7bbdd438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d255406153b44f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490df3f68b084c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab7722c7bbdd438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb422034c389a4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d255406153b44f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>171,508</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,459</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>172,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,812</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>