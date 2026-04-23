--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca32c777ad34347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8ec3faf21a45bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d255406153b44f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9868b3225ee74363"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb422034c389a4b33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d255406153b44f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b2c2d3781a42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9868b3225ee74363" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>