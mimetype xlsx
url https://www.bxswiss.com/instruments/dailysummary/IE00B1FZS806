--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8ec3faf21a45bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac328d2e8ac04829" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9868b3225ee74363"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3685067ab53447c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b2c2d3781a42bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9868b3225ee74363" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d33c7406f2444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3685067ab53447c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>