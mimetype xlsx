--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac328d2e8ac04829" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa29c1cef1194562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3685067ab53447c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re614529adb6a4013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d33c7406f2444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3685067ab53447c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021dab38714041f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re614529adb6a4013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>