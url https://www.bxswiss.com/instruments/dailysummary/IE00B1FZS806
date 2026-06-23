--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa29c1cef1194562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d953a2520741ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re614529adb6a4013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b7f3df704041b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021dab38714041f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re614529adb6a4013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d9ea8c94a54225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b7f3df704041b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>