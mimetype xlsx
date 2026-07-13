--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89d953a2520741ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949a678169a64876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34b7f3df704041b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0504f26e1a94f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d9ea8c94a54225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34b7f3df704041b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee50696e07c41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0504f26e1a94f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>