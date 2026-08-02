--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949a678169a64876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da938a48a4a43c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0504f26e1a94f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77641114e70e412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee50696e07c41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0504f26e1a94f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ce7b9994994424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77641114e70e412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>