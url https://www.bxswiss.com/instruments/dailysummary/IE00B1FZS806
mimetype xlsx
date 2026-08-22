--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da938a48a4a43c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R263acd9dc786405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77641114e70e412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9711d7f1a8e446da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6ce7b9994994424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77641114e70e412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b5e846b88c94be7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9711d7f1a8e446da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II € Govt Bond 7-10yr UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>169,498</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>169,894</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>