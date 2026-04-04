--- v6 (2026-03-15)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ff6cccfbcf4815" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfec7e8cec394196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R569f83778e494473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f852d839c7446d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4050526c35e14e07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R569f83778e494473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539f107f99574403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f852d839c7446d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,963</x:t>
-[...252 lines deleted...]
-          <x:t>138,081</x:t>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>