--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfec7e8cec394196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88177e8df604d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f852d839c7446d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5061425da54843"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539f107f99574403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f852d839c7446d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc47d8ce4f7504161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5061425da54843" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>136,750</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,584</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>139,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>