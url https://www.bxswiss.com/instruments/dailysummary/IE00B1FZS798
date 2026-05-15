--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88177e8df604d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704afe36a8fa47d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb5061425da54843"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488789e0648047c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc47d8ce4f7504161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb5061425da54843" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b0cc3a07cc4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488789e0648047c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>138,168</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,826</x:t>
-[...566 lines deleted...]
-          <x:t>137,584</x:t>
+          <x:t>136,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>