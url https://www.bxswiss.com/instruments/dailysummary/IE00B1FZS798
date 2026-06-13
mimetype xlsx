--- v9 (2026-05-15)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R704afe36a8fa47d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74050ae0e0e44277" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R488789e0648047c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3410d914298148f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b0cc3a07cc4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R488789e0648047c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1448c95fac4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3410d914298148f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>