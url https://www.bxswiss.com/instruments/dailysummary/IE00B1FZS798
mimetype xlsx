--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74050ae0e0e44277" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56cf5d814ec4e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3410d914298148f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c641c87d1294d5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1448c95fac4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3410d914298148f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b74b8c3c63454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c641c87d1294d5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,625</x:t>
-[...468 lines deleted...]
-          <x:t>135,673</x:t>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>