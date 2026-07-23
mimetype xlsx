--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56cf5d814ec4e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a227d62dae242bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c641c87d1294d5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb708ffc5fd124058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b74b8c3c63454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c641c87d1294d5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a7bdd6e6684f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb708ffc5fd124058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>