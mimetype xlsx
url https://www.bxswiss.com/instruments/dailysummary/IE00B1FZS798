--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a227d62dae242bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1bbafc0d8a4f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb708ffc5fd124058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838e003ca80b40dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59a7bdd6e6684f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb708ffc5fd124058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9acd8ced454d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838e003ca80b40dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>137,887</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,598</x:t>
-[...335 lines deleted...]
-          <x:t>137,006</x:t>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,392</x:t>
-        </x:is>
-[...251 lines deleted...]
-          <x:t>137,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>