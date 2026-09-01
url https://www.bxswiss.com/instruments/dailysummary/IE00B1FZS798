--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a1bbafc0d8a4f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e76494e31964940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R838e003ca80b40dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ec9d99f0854d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9acd8ced454d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R838e003ca80b40dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35049b7b89bf44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ec9d99f0854d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>