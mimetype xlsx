--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e76494e31964940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a9eb225dac4685" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ec9d99f0854d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d657760ac0d464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35049b7b89bf44d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ec9d99f0854d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0abbf8023b4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d657760ac0d464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>137,130</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,268</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-          <x:t>135,782</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,136</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>137,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,968</x:t>
-[...26 lines deleted...]
-          <x:t>136,561</x:t>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>