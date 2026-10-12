--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05a9eb225dac4685" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f58e379ac54350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d657760ac0d464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2da699955a4d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0abbf8023b4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d657760ac0d464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54726ad6ccf340ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2da699955a4d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>136,305</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>136,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>136,007</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>136,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>