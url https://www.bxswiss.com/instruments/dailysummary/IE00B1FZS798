--- v16 (2026-10-12)
+++ v17 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f58e379ac54350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06d7f7af0a94a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2da699955a4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb98e68499a47a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54726ad6ccf340ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2da699955a4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d9d98683e7d4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb98e68499a47a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II USD Treasury Bond 7-10yr UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,490</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>135,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,552</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>