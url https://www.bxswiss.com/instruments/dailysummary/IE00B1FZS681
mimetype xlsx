--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c31f0fe33714b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e6f223abab483d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580cbb7f3e0242c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942b47a0b9854907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585159ad19aa43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580cbb7f3e0242c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2839e0d2c1482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942b47a0b9854907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,611</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>148,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,319</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>