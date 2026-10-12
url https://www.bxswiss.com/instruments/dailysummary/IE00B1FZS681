--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65e6f223abab483d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5444560c235546a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942b47a0b9854907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a4b8606745429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2839e0d2c1482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942b47a0b9854907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d4a3054d384525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a4b8606745429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>148,302</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...414 lines deleted...]
-          <x:t>148,388</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,683</x:t>
-[...134 lines deleted...]
-          <x:t>147,770</x:t>
+          <x:t>147,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>