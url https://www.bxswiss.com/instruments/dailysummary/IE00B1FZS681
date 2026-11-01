--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5444560c235546a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3961da13800a4bb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a4b8606745429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd44c6c53ef84a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d4a3054d384525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a4b8606745429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra32085f4b2064861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd44c6c53ef84a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>