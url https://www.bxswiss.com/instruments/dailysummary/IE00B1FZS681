--- v5 (2026-03-27)
+++ v6 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0d75dde47164d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d919c7dc5954fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5178ea9cd5474162"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4089d1134e64648"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f4c2939c1a1470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5178ea9cd5474162" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371bb94646854eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4089d1134e64648" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>