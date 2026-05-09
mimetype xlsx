--- v6 (2026-04-18)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d919c7dc5954fe9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abe66bc236142b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4089d1134e64648"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac366b0515ca432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R371bb94646854eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4089d1134e64648" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf8effb65474266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac366b0515ca432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>