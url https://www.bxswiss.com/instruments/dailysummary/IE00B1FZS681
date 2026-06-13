--- v7 (2026-05-09)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abe66bc236142b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f65c9f9dcf84509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac366b0515ca432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e54dd79a63f43ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recf8effb65474266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac366b0515ca432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a427e5812a402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e54dd79a63f43ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>147,352</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>