--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f65c9f9dcf84509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adf994596e44f38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e54dd79a63f43ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b35df488b34df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a427e5812a402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e54dd79a63f43ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3459217739478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b35df488b34df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>146,644</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...550 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>