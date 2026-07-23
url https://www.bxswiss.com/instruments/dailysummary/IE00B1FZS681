--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adf994596e44f38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d355537e7d4d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8b35df488b34df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648b4589beba4929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc3459217739478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8b35df488b34df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916c5d46999a44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648b4589beba4929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>146,756</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>147,088</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>