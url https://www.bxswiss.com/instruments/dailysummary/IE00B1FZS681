--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28d355537e7d4d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59edd83559f94733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R648b4589beba4929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be92434ad384713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916c5d46999a44f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R648b4589beba4929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9313378f6a9e4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be92434ad384713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...252 lines deleted...]
-          <x:t>147,217</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,062</x:t>
-[...33 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>147,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,438</x:t>
-[...306 lines deleted...]
-          <x:t>147,105</x:t>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>