--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59edd83559f94733" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c31f0fe33714b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be92434ad384713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580cbb7f3e0242c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9313378f6a9e4d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be92434ad384713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R585159ad19aa43d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580cbb7f3e0242c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Euro Government Bond 3-5yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>