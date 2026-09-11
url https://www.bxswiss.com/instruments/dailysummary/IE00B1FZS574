--- v8 (2026-08-02)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39856058d4e74504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15349bcb0fa84b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d247b14d1f74b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcd5572d36f4e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25dfb977f6c4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d247b14d1f74b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5aa077ac4d403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcd5572d36f4e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,879</x:t>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,467</x:t>
-[...485 lines deleted...]
-          <x:t>21,212</x:t>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>