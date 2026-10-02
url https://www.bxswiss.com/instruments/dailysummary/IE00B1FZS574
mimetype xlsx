--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15349bcb0fa84b3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e64a186e38a4167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fcd5572d36f4e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73797cfc3004bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f5aa077ac4d403c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fcd5572d36f4e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9628fe7bb1c4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73797cfc3004bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>23,468</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,080</x:t>
-[...404 lines deleted...]
-          <x:t>23,259</x:t>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>