--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e64a186e38a4167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab13f8b7d3484c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73797cfc3004bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07eac9a499364f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9628fe7bb1c4980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73797cfc3004bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b05499643f44b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07eac9a499364f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>22,614</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>20,827</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,296</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>21,457</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>