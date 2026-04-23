--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cdc5891291f4ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e7f4bb8a05447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61dbd9fd0c104c15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2026ec7da564d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R976ebf7818094936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61dbd9fd0c104c15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057555243c764543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2026ec7da564d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>24,006</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,649</x:t>
-[...463 lines deleted...]
-          <x:t>22,043</x:t>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>