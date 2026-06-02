--- v4 (2026-04-23)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e7f4bb8a05447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cd9f41917b4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2026ec7da564d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cc89f9a5194db3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R057555243c764543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2026ec7da564d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f47f2416eb40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cc89f9a5194db3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>24,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>