--- v5 (2026-06-02)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36cd9f41917b4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016110d6a8c749d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27cc89f9a5194db3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368453d37a09494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80f47f2416eb40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27cc89f9a5194db3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d38f613805d4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368453d37a09494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>