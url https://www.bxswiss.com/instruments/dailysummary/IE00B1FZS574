--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016110d6a8c749d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bb18defa064428" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R368453d37a09494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e46585c21341b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d38f613805d4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R368453d37a09494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad351b554b34134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e46585c21341b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,463</x:t>
-[...360 lines deleted...]
-          <x:t>23,117</x:t>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>