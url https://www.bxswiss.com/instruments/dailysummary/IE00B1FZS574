--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bb18defa064428" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39856058d4e74504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53e46585c21341b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d247b14d1f74b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ad351b554b34134" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53e46585c21341b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf25dfb977f6c4f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d247b14d1f74b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Turkey UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>21,337</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>22,113</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>