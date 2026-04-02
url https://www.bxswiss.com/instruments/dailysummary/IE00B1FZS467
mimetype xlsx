--- v4 (2026-01-31)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd79aa4a585dc4e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c952468d8d442b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7c96fb453542cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792404370e124adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8c58d829ff1417f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7c96fb453542cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12572e0b5cf746d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792404370e124adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...559 lines deleted...]
-          <x:t>28,345</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>