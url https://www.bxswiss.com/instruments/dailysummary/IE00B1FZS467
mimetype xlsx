--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c952468d8d442b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c533484ab84b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R792404370e124adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564121a9020a449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12572e0b5cf746d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R792404370e124adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc6f092eaec44e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564121a9020a449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>30,489</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,578</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>30,451</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,388</x:t>
-[...139 lines deleted...]
-          <x:t>30,861</x:t>
+          <x:t>30,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>