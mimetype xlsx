--- v6 (2026-04-22)
+++ v7 (2026-05-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c533484ab84b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8029f5d896b74a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564121a9020a449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545dda9886624396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc6f092eaec44e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564121a9020a449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a14ab006af4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545dda9886624396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,628</x:t>
-[...468 lines deleted...]
-          <x:t>30,327</x:t>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>