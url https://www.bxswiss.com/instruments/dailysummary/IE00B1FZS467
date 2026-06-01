--- v7 (2026-05-12)
+++ v8 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8029f5d896b74a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a414df79f042c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545dda9886624396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c11353bc0894c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7a14ab006af4395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545dda9886624396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b48075dc9e41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c11353bc0894c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,604</x:t>
-[...38 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,609</x:t>
-[...296 lines deleted...]
-          <x:t>30,925</x:t>
+          <x:t>30,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>30,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>