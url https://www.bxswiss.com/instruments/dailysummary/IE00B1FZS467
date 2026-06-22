--- v8 (2026-06-01)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a414df79f042c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f45cc5eee74154" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c11353bc0894c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbff0e2d60d41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53b48075dc9e41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c11353bc0894c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749046b83e494c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbff0e2d60d41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>31,032</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,793</x:t>
-[...11 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,046</x:t>
-[...431 lines deleted...]
-          <x:t>30,976</x:t>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>30,333</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>