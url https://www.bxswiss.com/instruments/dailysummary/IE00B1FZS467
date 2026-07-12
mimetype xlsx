--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3f45cc5eee74154" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965d3d28e38f4199" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bbff0e2d60d41f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525e271345c4418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749046b83e494c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bbff0e2d60d41f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffb353524c44be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525e271345c4418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>30,976</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>02.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,994</x:t>
-[...11 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>31,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,539</x:t>
-[...11 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,377</x:t>
-[...301 lines deleted...]
-          <x:t>31,118</x:t>
+          <x:t>31,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>