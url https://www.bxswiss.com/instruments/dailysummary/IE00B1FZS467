--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965d3d28e38f4199" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0b68de7d93424e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525e271345c4418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb493eb63c8da4faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffb353524c44be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525e271345c4418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8413229c07774554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb493eb63c8da4faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,941</x:t>
-[...200 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,641</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>31,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,291</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>