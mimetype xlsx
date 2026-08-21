--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0b68de7d93424e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5778492fdd34a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb493eb63c8da4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09cd40d4654f435b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8413229c07774554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb493eb63c8da4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac87a92ebb14434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09cd40d4654f435b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>31,743</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...512 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,991</x:t>
-[...9 lines deleted...]
-          <x:t>31,922</x:t>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>