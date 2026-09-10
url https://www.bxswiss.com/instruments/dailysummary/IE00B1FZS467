--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5778492fdd34a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fed75b928be4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09cd40d4654f435b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3f4a294b67b4c02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac87a92ebb14434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09cd40d4654f435b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0928383a9364057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3f4a294b67b4c02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,991</x:t>
-[...70 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>31,298</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,322</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,526</x:t>
-[...225 lines deleted...]
-          <x:t>31,500</x:t>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>