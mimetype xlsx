--- v13 (2026-09-10)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fed75b928be4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327fcbcd531b4cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3f4a294b67b4c02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b957c0e4e14e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0928383a9364057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3f4a294b67b4c02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0a8178df6848b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b957c0e4e14e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,526</x:t>
-[...597 lines deleted...]
-        <x:is>
           <x:t>31,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>