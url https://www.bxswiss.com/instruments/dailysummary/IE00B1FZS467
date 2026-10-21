--- v14 (2026-09-30)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327fcbcd531b4cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9b67f291424744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b957c0e4e14e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdac8b2cd88624d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0a8178df6848b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b957c0e4e14e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbbf98dc6d1d4f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdac8b2cd88624d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Global Infrastructure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,322</x:t>
-[...549 lines deleted...]
-          <x:t>30,368</x:t>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>