--- v5 (2026-03-16)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b802cbd3b00484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6076ea97d4004e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be759766d294146"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0144def1e9044439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba014f915544e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be759766d294146" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb569729e8c7f43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0144def1e9044439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,072</x:t>
-[...485 lines deleted...]
-          <x:t>19,838</x:t>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,608</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>19,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>