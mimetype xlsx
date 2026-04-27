--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6076ea97d4004e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444d8ff5a1cd40d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0144def1e9044439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766affb0fb05402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb569729e8c7f43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0144def1e9044439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d01e2c28d454714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766affb0fb05402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>19,647</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...451 lines deleted...]
-          <x:t>19,608</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>