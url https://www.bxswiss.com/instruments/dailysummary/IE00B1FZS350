--- v7 (2026-04-27)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444d8ff5a1cd40d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247dcb045f114292" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R766affb0fb05402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5936ce7d5a624a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d01e2c28d454714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R766affb0fb05402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe387ec08064b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5936ce7d5a624a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>20,516</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,264</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>20,399</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>