--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R247dcb045f114292" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d83349d6674985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5936ce7d5a624a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf78795859964713"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe387ec08064b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5936ce7d5a624a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c26f18d0b14a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf78795859964713" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>20,514</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,454</x:t>
-[...16 lines deleted...]
-          <x:t>20,578</x:t>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,297</x:t>
-[...16 lines deleted...]
-          <x:t>20,439</x:t>
+          <x:t>20,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>20,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>