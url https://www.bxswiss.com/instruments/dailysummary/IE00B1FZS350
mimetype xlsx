--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d83349d6674985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re113749d61a24913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf78795859964713"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcba3b94523f4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05c26f18d0b14a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf78795859964713" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6b226dfad84849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcba3b94523f4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>