--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re113749d61a24913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22536c422f174c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcba3b94523f4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0de3b1c78294efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe6b226dfad84849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcba3b94523f4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ec0efae31f400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0de3b1c78294efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>