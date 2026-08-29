--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22536c422f174c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6492bdf0b82a478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0de3b1c78294efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875842b9d2e245e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8ec0efae31f400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0de3b1c78294efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6732c078e048dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875842b9d2e245e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>21,159</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,029</x:t>
-[...485 lines deleted...]
-          <x:t>21,509</x:t>
+          <x:t>20,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>