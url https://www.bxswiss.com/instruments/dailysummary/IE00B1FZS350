--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6492bdf0b82a478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66c37432e7e40eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R875842b9d2e245e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9837b56bea084a7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb6732c078e048dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R875842b9d2e245e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a05cc4d8ad448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9837b56bea084a7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,425</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>21,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,172</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>