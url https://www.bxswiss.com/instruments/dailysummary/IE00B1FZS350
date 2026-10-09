--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc66c37432e7e40eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723e6e2a96d04f35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9837b56bea084a7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784fb545851f4f59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29a05cc4d8ad448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9837b56bea084a7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f65ddf8db9a4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784fb545851f4f59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>