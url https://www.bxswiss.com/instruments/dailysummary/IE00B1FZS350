--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R723e6e2a96d04f35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc23e2e824c834ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784fb545851f4f59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4a90aaf012a41ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f65ddf8db9a4ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784fb545851f4f59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab90b63554742d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4a90aaf012a41ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Developed Markets Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>20,396</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,341</x:t>
-[...43 lines deleted...]
-          <x:t>20,364</x:t>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>20,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,998</x:t>
-[...11 lines deleted...]
-          <x:t>28.09.2026</x:t>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,243</x:t>
-[...225 lines deleted...]
-          <x:t>19,547</x:t>
+          <x:t>20,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>