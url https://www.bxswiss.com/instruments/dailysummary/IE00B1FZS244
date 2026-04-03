--- v3 (2026-01-31)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78972811c4e4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab6496befe04b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf60761c9c7ac4394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d21e27734b145e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf23e4243b174db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf60761c9c7ac4394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95c36fd405d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d21e27734b145e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.12.2025</x:t>
-[...431 lines deleted...]
-          <x:t>26.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,826</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>18,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,606</x:t>
-[...6 lines deleted...]
-          <x:t>29.01.2026</x:t>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,922</x:t>
-[...36 lines deleted...]
-          <x:t>18,667</x:t>
+          <x:t>18,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>