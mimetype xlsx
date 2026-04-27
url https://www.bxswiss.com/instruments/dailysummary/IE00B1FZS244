--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab6496befe04b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2f69c631db47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d21e27734b145e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4470ee12dc441bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95c36fd405d41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d21e27734b145e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb61f863be6b4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4470ee12dc441bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>18,214</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,063</x:t>
-[...490 lines deleted...]
-          <x:t>17,830</x:t>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>