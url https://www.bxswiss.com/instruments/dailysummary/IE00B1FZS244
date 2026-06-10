--- v5 (2026-04-27)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c2f69c631db47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra878c3b887b046ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4470ee12dc441bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddf17ca7a3f43eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb61f863be6b4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4470ee12dc441bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b11284781734182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddf17ca7a3f43eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>18,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>