--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra878c3b887b046ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f850b0a30224876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddf17ca7a3f43eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad13557abd8740f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b11284781734182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddf17ca7a3f43eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5f626813314fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad13557abd8740f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>17,613</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,606</x:t>
-[...65 lines deleted...]
-          <x:t>17,347</x:t>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,305</x:t>
-[...247 lines deleted...]
-          <x:t>16,930</x:t>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>