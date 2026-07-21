--- v7 (2026-06-30)
+++ v8 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f850b0a30224876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1435f401a41d417e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad13557abd8740f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4edf75ad124834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5f626813314fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad13557abd8740f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d3f3e571624efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4edf75ad124834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>17,309</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>17,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>