--- v8 (2026-07-21)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1435f401a41d417e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra408aa0cca3d4e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4edf75ad124834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004dae13976c49b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d3f3e571624efe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4edf75ad124834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e25e4211ab14087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004dae13976c49b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...485 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>17,916</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>