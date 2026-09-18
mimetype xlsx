--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra408aa0cca3d4e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777353aef38d47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R004dae13976c49b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b89b4b47b24a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e25e4211ab14087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R004dae13976c49b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5698c6040b2492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b89b4b47b24a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>