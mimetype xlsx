--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777353aef38d47fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64add30b6194b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12b89b4b47b24a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bc5a696d934492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5698c6040b2492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12b89b4b47b24a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R799ad055161547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bc5a696d934492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,767</x:t>
-[...215 lines deleted...]
-          <x:t>17,806</x:t>
+          <x:t>17,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>17,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>