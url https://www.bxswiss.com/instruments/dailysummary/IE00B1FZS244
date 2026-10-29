--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64add30b6194b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc29ff4582a8445cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02bc5a696d934492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91e04ae3b5c49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R799ad055161547e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02bc5a696d934492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79aaf593655641d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91e04ae3b5c49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II Asia Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B1FZS244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>17,567</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,604</x:t>
-[...512 lines deleted...]
-          <x:t>17,102</x:t>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>