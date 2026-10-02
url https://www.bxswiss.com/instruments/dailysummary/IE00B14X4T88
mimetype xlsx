--- v11 (2026-09-10)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95fd7528839493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7affbc25f70541bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41762624cf4b4a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6af9f5ead1a46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca6a5e26f504412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41762624cf4b4a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaace3754db49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6af9f5ead1a46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,225</x:t>
-[...107 lines deleted...]
-          <x:t>26,216</x:t>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,170</x:t>
-[...404 lines deleted...]
-          <x:t>26,325</x:t>
+          <x:t>26,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>