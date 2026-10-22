--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7affbc25f70541bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6e56650223e4abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6af9f5ead1a46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a79f8d31fa459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaace3754db49b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6af9f5ead1a46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20140de5dd9f4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a79f8d31fa459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>26,361</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,398</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>26,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>26,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,444</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>26,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.09.2026</x:t>
-[...154 lines deleted...]
-          <x:t>26,020</x:t>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>