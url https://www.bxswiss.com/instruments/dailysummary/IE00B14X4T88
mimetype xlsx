--- v3 (2026-03-17)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra34592b69f174e82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124e23bbda3b4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edc55ea120242b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27147eda79dc4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42bf5999abb44ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edc55ea120242b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f22576044d4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27147eda79dc4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...586 lines deleted...]
-          <x:t>24,314</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>