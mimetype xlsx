--- v4 (2026-04-22)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124e23bbda3b4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5df2b5a49ba434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27147eda79dc4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c8dc4064d34adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f22576044d4f48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27147eda79dc4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088283bbdcb14c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c8dc4064d34adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>24,648</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,413</x:t>
-[...38 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,639</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>24,809</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>