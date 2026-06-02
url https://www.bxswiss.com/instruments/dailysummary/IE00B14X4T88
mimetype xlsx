--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5df2b5a49ba434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915fceeb696d4c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c8dc4064d34adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54cd7d816eb347ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R088283bbdcb14c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c8dc4064d34adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd822fcea64045f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54cd7d816eb347ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,893</x:t>
-[...119 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,941</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>25,072</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>