--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915fceeb696d4c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0873b9cc7d34fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54cd7d816eb347ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84721599aab489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd822fcea64045f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54cd7d816eb347ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd719c9c015c4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84721599aab489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,640</x:t>
-[...442 lines deleted...]
-        <x:is>
           <x:t>24,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>24,475</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>