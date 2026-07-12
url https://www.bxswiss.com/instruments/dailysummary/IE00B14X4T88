--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0873b9cc7d34fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ad89e19d154de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb84721599aab489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a8def2cbbb4020"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd719c9c015c4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb84721599aab489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc689c0d38f804b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a8def2cbbb4020" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,073</x:t>
+          <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,927</x:t>
-[...6 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,966</x:t>
+          <x:t>25,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,918</x:t>
-[...33 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>25,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,013</x:t>
+          <x:t>25,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,941</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,037</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>24,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,475</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>24,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>