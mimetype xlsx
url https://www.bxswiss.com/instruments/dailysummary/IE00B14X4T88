--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ad89e19d154de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e1a9b94b514a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6a8def2cbbb4020"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f598bc852234e37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc689c0d38f804b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6a8def2cbbb4020" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b138765f784508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f598bc852234e37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>