--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e1a9b94b514a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec9a717fc164a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f598bc852234e37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439970a0530a467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b138765f784508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f598bc852234e37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833932dc97ce47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439970a0530a467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,969</x:t>
-[...11 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,015</x:t>
-[...38 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,150</x:t>
-[...11 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>25,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>24,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,284</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>25,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,655</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>