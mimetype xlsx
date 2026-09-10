--- v10 (2026-08-21)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raec9a717fc164a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95fd7528839493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R439970a0530a467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41762624cf4b4a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833932dc97ce47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R439970a0530a467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ca6a5e26f504412" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41762624cf4b4a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Asia Pacific Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4T88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>26,349</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,270</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>26,170</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>