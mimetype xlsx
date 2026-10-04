--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cf254c313e463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fdaac77fa24bdf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b6f664d9604fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R281d1b2c57884504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6834626809a64a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b6f664d9604fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeb844a1ea64402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R281d1b2c57884504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,376</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,078</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>103,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>