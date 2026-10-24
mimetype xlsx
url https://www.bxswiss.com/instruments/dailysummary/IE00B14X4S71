--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fdaac77fa24bdf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf104789a99b94379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R281d1b2c57884504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e99909906924980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebeb844a1ea64402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R281d1b2c57884504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd94992dd1b6749c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e99909906924980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>103,961</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,944</x:t>
-[...335 lines deleted...]
-          <x:t>30.09.2026</x:t>
+          <x:t>103,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>103,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>