--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R778594c95f5e4e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978cbfd0dc224aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea86503b4474bcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c552ace3274057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70839a3fe8624ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea86503b4474bcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c74f951138649cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c552ace3274057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>