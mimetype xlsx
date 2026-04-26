--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978cbfd0dc224aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1f703b7883450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c552ace3274057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5709b940044d4cf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c74f951138649cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c552ace3274057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe5ccf722474a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5709b940044d4cf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>