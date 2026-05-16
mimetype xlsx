--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c1f703b7883450d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb2019277be4a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5709b940044d4cf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56baf3e223e34393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fe5ccf722474a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5709b940044d4cf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re624532b759e4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56baf3e223e34393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,678</x:t>
-[...21 lines deleted...]
-          <x:t>99,655</x:t>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>100,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>