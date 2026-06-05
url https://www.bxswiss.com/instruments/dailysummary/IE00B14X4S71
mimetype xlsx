--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb2019277be4a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f38ab6ba440434f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56baf3e223e34393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ffc2b1fbca4827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re624532b759e4184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56baf3e223e34393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8622bcd8fc9b4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ffc2b1fbca4827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,655</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,681</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,918</x:t>
-[...178 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,702</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>100,079</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>