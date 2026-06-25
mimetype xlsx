--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f38ab6ba440434f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ab78de532347d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ffc2b1fbca4827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea25496635f4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8622bcd8fc9b4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ffc2b1fbca4827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239e16919a504f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea25496635f4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,882</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>100,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,709</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>