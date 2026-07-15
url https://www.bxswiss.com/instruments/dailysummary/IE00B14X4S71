--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2ab78de532347d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dae47c509e04100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea25496635f4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb37541e2608419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R239e16919a504f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea25496635f4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541269dd5c9e4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb37541e2608419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>100,874</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,345</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>101,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,792</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>