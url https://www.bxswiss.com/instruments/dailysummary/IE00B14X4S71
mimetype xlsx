--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dae47c509e04100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5263c0cb3a0d4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb37541e2608419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eaac1170d440f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R541269dd5c9e4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb37541e2608419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98870c7cb0044603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eaac1170d440f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>102,919</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>102,940</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...262 lines deleted...]
-          <x:t>103,196</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>