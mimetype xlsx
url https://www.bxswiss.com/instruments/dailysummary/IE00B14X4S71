--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5263c0cb3a0d4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246dcab4d02c4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38eaac1170d440f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3416c0992939488a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98870c7cb0044603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38eaac1170d440f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6cadce776148d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3416c0992939488a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,908</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,142</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>17.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,368</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>22.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,846</x:t>
-[...21 lines deleted...]
-          <x:t>103,944</x:t>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,887</x:t>
-[...193 lines deleted...]
-          <x:t>103,760</x:t>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>