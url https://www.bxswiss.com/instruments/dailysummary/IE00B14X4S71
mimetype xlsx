--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246dcab4d02c4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cf254c313e463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3416c0992939488a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29b6f664d9604fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c6cadce776148d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3416c0992939488a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6834626809a64a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29b6f664d9604fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Treasury Bond 1-3yr UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4S71</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,984</x:t>
-[...102 lines deleted...]
-          <x:t>104,376</x:t>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,078</x:t>
-[...193 lines deleted...]
-          <x:t>102,860</x:t>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>