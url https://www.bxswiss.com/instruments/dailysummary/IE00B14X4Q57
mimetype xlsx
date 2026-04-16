--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57d583a675614b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44047409f5dc495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b563c9a68064f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c84ca70bd5b46c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bd862afdb44e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b563c9a68064f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78aafc026aa04ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c84ca70bd5b46c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>