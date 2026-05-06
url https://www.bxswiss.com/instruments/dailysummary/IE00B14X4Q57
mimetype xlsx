--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44047409f5dc495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216398221b6541f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c84ca70bd5b46c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffb0bc0632a44ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78aafc026aa04ae8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c84ca70bd5b46c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf7fb585ca345f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffb0bc0632a44ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>