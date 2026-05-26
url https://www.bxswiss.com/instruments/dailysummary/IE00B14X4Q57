--- v6 (2026-05-06)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216398221b6541f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaf13e042174f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ffb0bc0632a44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0d7fac499b4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf7fb585ca345f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ffb0bc0632a44ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45091f8144f04655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0d7fac499b4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>