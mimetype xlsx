--- v7 (2026-05-26)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaaf13e042174f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b82456ef38a4bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0d7fac499b4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff04037e40ce4050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45091f8144f04655" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0d7fac499b4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e068a047af34248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff04037e40ce4050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>128,591</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>