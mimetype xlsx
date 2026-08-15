--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b82456ef38a4bc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7be87442a4f47f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff04037e40ce4050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7088f2d0b9ea4a53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e068a047af34248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff04037e40ce4050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251e6396885f4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7088f2d0b9ea4a53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>