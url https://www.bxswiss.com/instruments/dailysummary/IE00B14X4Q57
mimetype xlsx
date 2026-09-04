--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7be87442a4f47f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408814ece76f4095" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7088f2d0b9ea4a53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2d4f3ba5884f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R251e6396885f4d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7088f2d0b9ea4a53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71aa98993b04804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2d4f3ba5884f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>