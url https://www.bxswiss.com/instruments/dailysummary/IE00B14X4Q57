--- v10 (2026-09-04)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408814ece76f4095" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aceee16ce9946dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb2d4f3ba5884f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re181f4219a824999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc71aa98993b04804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb2d4f3ba5884f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04cf9e8d056f480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re181f4219a824999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>131,723</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,712</x:t>
-[...6 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>131,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,022</x:t>
-[...576 lines deleted...]
-          <x:t>132,405</x:t>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>