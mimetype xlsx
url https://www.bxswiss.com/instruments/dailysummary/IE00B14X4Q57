--- v11 (2026-09-25)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aceee16ce9946dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3ce06da7514fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re181f4219a824999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3639cfef0fd248da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04cf9e8d056f480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re181f4219a824999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a5af2ba1de405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3639cfef0fd248da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>