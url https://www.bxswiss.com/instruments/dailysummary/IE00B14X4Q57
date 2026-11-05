--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3ce06da7514fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8adb5d61dbaa44b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3639cfef0fd248da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea6c1ed6e3d446d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08a5af2ba1de405c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3639cfef0fd248da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5b340ebb06410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea6c1ed6e3d446d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Govt Bond 1-3yr UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4Q57</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>