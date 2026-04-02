--- v2 (2026-02-19)
+++ v3 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1a24d6a510c4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b6d1aaeed54309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccdd1c10d1284773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra889863e48944459"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85c2d34095854935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccdd1c10d1284773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7055bd39994691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra889863e48944459" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>48,946</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>