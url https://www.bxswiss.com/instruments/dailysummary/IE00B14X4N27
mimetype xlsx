--- v3 (2026-04-02)
+++ v4 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b6d1aaeed54309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b13792dc34423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra889863e48944459"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921617be7f254ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7055bd39994691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra889863e48944459" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b94350cfe14824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921617be7f254ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>46,365</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,778</x:t>
-[...210 lines deleted...]
-          <x:t>45,445</x:t>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>