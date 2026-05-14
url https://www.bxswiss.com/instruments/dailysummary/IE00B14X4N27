--- v4 (2026-04-22)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b13792dc34423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbfee2339a54fd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R921617be7f254ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df20d9b1e35427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b94350cfe14824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R921617be7f254ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racac10b9840a4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df20d9b1e35427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>48,942</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>48,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>