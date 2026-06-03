--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbfee2339a54fd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f5a51cff014f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df20d9b1e35427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302c411c9ef64d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racac10b9840a4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df20d9b1e35427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18028a8d13864f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302c411c9ef64d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>49,077</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,469</x:t>
-[...404 lines deleted...]
-          <x:t>48,355</x:t>
+          <x:t>48,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>