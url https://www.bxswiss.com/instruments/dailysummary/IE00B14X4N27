--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f5a51cff014f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4601a3a624a14ddc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302c411c9ef64d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3557bbcd03aa4da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18028a8d13864f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302c411c9ef64d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636eaa90e2d94a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3557bbcd03aa4da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>