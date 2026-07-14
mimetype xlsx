--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4601a3a624a14ddc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f95dbdcb6564823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3557bbcd03aa4da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f74a5eb9fe4f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R636eaa90e2d94a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3557bbcd03aa4da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e866b9eb2424c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f74a5eb9fe4f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>