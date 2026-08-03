--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f95dbdcb6564823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac2020e318f4814" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f74a5eb9fe4f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a33b38b35a411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e866b9eb2424c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f74a5eb9fe4f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e9390ae47a4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a33b38b35a411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>50,732</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>50,562</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>51,111</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>