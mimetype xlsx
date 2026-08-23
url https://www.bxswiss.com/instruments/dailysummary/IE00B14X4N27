--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reac2020e318f4814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc4f1dfab6724cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37a33b38b35a411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb278f38634234929"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e9390ae47a4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37a33b38b35a411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5d63f929004ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb278f38634234929" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>