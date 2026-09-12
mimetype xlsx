--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc4f1dfab6724cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fafb1f2b6524d79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb278f38634234929"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcacef63f9646db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5d63f929004ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb278f38634234929" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a03b3272a74a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcacef63f9646db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>51,699</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,910</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>52,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>