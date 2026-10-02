--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fafb1f2b6524d79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03461e0e641c4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcacef63f9646db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1cc75d51f304793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a03b3272a74a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcacef63f9646db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f82f6b8e8343ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1cc75d51f304793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Europe ex-UK UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B14X4N27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>