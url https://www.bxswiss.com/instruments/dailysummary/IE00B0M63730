--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94473851e00e4560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d82a04d0a4420b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927293f2e2b64b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c9ca4654b840ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d44d606cd94eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927293f2e2b64b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd128114111d1420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c9ca4654b840ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>