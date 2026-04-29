--- v6 (2026-04-08)
+++ v7 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d82a04d0a4420b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b8dd2403bc4803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c9ca4654b840ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a14fe5904f141ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd128114111d1420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c9ca4654b840ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46d9536d6d54378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a14fe5904f141ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>