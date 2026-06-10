--- v7 (2026-04-29)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b8dd2403bc4803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8a3c3bb4774461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a14fe5904f141ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fa8f2cd26c414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra46d9536d6d54378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a14fe5904f141ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cbf4ada0c243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fa8f2cd26c414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>69,172</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>