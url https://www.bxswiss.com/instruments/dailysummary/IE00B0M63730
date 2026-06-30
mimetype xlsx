--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8a3c3bb4774461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a4cef180464f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99fa8f2cd26c414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0f7280beea4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39cbf4ada0c243f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99fa8f2cd26c414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ae57c7313b4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0f7280beea4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>