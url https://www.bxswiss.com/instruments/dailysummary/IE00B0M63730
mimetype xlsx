--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74a4cef180464f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6da61bcaffb4d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0f7280beea4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884f04e7d5f2478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ae57c7313b4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0f7280beea4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11050292d258427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884f04e7d5f2478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>