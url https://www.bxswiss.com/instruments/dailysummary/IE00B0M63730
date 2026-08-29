--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6da61bcaffb4d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbbcc9a383341ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884f04e7d5f2478f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a555aadda9d425c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11050292d258427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884f04e7d5f2478f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f2eb64a41342ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a555aadda9d425c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...549 lines deleted...]
-          <x:t>72,733</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>73,718</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>