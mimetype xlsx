--- v11 (2026-08-29)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bbbcc9a383341ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67ccc8247e34765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a555aadda9d425c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f049917ed194cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f2eb64a41342ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a555aadda9d425c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7056415f7a3d4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f049917ed194cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>78,465</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>