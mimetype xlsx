--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67ccc8247e34765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2b78d857864570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f049917ed194cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c005aa671f4f7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7056415f7a3d4654" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f049917ed194cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2d060e2abd4a0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c005aa671f4f7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI AC Far East ex-Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>