--- v13 (2026-09-16)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5f47199c3843b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6689d785a5f44608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0866a7aecd654444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5b85cac72db4897"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ffc444ca3848c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0866a7aecd654444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08c1bef65a94e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5b85cac72db4897" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>162,837</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>