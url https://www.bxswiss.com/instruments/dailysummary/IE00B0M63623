--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2560f956882d4637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7144e3b20c42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdb693a9171b4f7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080a580ff69f4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a75bcf10cdb499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdb693a9171b4f7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb90696ef4a2451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080a580ff69f4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>