--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7144e3b20c42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87733db97d7742df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R080a580ff69f4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45676912ed334dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb90696ef4a2451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R080a580ff69f4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d615e48052d4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45676912ed334dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>106,006</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>