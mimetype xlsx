--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87733db97d7742df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89ee3e9f8674948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45676912ed334dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redad18b320184564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d615e48052d4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45676912ed334dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfd0428e21c4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redad18b320184564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>