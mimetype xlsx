--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd89ee3e9f8674948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7a6bc7fc7d41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redad18b320184564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb68f1857d19c43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cfd0428e21c4148" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redad18b320184564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7c040520e44b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb68f1857d19c43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>