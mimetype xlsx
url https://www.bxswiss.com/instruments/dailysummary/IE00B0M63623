--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a7a6bc7fc7d41fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf77cf2645304e3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb68f1857d19c43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8871bbd80c46b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d7c040520e44b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb68f1857d19c43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1cb9dc0893045d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8871bbd80c46b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>