--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf77cf2645304e3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ad4cd72a2d4228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8871bbd80c46b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074832dd90a040f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1cb9dc0893045d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8871bbd80c46b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e90ef7a64c4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074832dd90a040f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>