--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3ad4cd72a2d4228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b70bca055d84436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R074832dd90a040f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06beef8821c446d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3e90ef7a64c4a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R074832dd90a040f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95a93059f3c480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06beef8821c446d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>153,808</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,380</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...366 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>