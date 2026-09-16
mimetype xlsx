--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b70bca055d84436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5f47199c3843b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06beef8821c446d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0866a7aecd654444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra95a93059f3c480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06beef8821c446d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9ffc444ca3848c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0866a7aecd654444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Taiwan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>