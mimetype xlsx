--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc625d520aa4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfb95f2eec94875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c997ebb1ac64ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d83f9a22ee4b46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12462c8330594f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c997ebb1ac64ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf403969d69ab4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d83f9a22ee4b46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,602</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>105,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,600</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>