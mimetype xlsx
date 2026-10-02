--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cfb95f2eec94875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b824d5f774459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3d83f9a22ee4b46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1618e8c79dbc42c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf403969d69ab4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3d83f9a22ee4b46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771fa2aaf76b40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1618e8c79dbc42c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>