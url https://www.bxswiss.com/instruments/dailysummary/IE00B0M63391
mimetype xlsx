--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b824d5f774459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47b3dbaa1fe849a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1618e8c79dbc42c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33c886641b7f48c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R771fa2aaf76b40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1618e8c79dbc42c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960f1f055d6c4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33c886641b7f48c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>