--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35e50529a2124bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebd6e473dca448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e9d5957d4a64f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715967ea57f4375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redb5c5f0dff74d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e9d5957d4a64f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552b268d8b2547e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715967ea57f4375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>79,204</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>