--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebd6e473dca448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099c1a9280704150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9715967ea57f4375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e4607f000e4624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R552b268d8b2547e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9715967ea57f4375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f42215a1294110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e4607f000e4624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>