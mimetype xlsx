--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R099c1a9280704150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eb8eae3e7b4657" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1e4607f000e4624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b952be195d4b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f42215a1294110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1e4607f000e4624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666f05c88d40437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b952be195d4b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>