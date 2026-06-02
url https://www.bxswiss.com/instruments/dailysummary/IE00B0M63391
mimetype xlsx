--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98eb8eae3e7b4657" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9be093c99e4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3b952be195d4b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121544326bfc449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R666f05c88d40437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3b952be195d4b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb330a9a551a34eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121544326bfc449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>