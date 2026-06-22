--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a9be093c99e4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2749dd5688694876" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121544326bfc449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2b8bac6f1541a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb330a9a551a34eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121544326bfc449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7776c72da34a4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2b8bac6f1541a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>