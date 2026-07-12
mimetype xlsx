--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2749dd5688694876" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f5eec65d4d45a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff2b8bac6f1541a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6026cf8fd9c74711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7776c72da34a4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff2b8bac6f1541a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd466415d858d47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6026cf8fd9c74711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>