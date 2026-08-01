--- v9 (2026-07-12)
+++ v10 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f5eec65d4d45a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc8dfd49f374836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6026cf8fd9c74711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c92a05c4e94bc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd466415d858d47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6026cf8fd9c74711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381c2301f10a42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c92a05c4e94bc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>