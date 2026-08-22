--- v10 (2026-08-01)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc8dfd49f374836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fc625d520aa4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c92a05c4e94bc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c997ebb1ac64ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R381c2301f10a42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c92a05c4e94bc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12462c8330594f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c997ebb1ac64ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Korea UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,084</x:t>
-[...247 lines deleted...]
-          <x:t>91,766</x:t>
+          <x:t>97,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>