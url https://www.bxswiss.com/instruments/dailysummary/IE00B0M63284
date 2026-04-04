--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35f71822f9a4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aacd2ff52f5491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30911afbc11c482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a548e6daed046da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e028827b4454bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30911afbc11c482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2f9065390345f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a548e6daed046da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>28,560</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,381</x:t>
-[...11 lines deleted...]
-          <x:t>28,378</x:t>
+          <x:t>28,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,236</x:t>
-[...178 lines deleted...]
-          <x:t>28,681</x:t>
+          <x:t>28,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>30,362</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>