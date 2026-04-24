--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aacd2ff52f5491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22aa111303364c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a548e6daed046da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0265b4d2eea1445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c2f9065390345f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a548e6daed046da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09a807829374bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0265b4d2eea1445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,668</x:t>
-[...16 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>28,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,203</x:t>
-[...468 lines deleted...]
-          <x:t>28,537</x:t>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>