--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22aa111303364c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cb83125f694718" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0265b4d2eea1445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba6d798e05a402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09a807829374bf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0265b4d2eea1445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe17f000694f47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba6d798e05a402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>29,129</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>29,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>