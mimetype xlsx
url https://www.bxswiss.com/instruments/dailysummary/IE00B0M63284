--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41cb83125f694718" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8894ba20f56c4438" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ba6d798e05a402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4f59d5a924190"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe17f000694f47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ba6d798e05a402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6ec72b13aa4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4f59d5a924190" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>