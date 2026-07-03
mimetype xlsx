--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8894ba20f56c4438" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0845871e7244a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e4f59d5a924190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2be19aace594991"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6ec72b13aa4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e4f59d5a924190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb056eb9978474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2be19aace594991" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>27,686</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,748</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>27,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,173</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>28,467</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>