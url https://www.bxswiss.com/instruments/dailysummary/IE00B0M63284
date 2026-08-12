--- v9 (2026-07-03)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0845871e7244a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb627b755850047be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2be19aace594991"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104e4e0c08d44446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb056eb9978474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2be19aace594991" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cbf9c4b1d44253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104e4e0c08d44446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>27,866</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>28,549</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,467</x:t>
-[...276 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>28,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>28,322</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>