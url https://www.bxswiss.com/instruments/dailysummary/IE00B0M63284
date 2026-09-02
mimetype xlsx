--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb627b755850047be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da3bde7e89d4979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104e4e0c08d44446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5f7f085d7d4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0cbf9c4b1d44253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104e4e0c08d44446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f66c92c322450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5f7f085d7d4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,872</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>28,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,669</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>