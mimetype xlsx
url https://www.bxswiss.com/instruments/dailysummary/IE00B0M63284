--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8da3bde7e89d4979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2935d5b585de4498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d5f7f085d7d4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeba0cc92fdc4268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f66c92c322450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d5f7f085d7d4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a94bc45b9d4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeba0cc92fdc4268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>27,630</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,567</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>