--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2935d5b585de4498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998e5920848b4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeba0cc92fdc4268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2650e8b1001d40f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a94bc45b9d4b38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeba0cc92fdc4268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4eab65e56a94088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2650e8b1001d40f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>