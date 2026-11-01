--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998e5920848b4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf98eab7ab654407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2650e8b1001d40f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34209bc44da14aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4eab65e56a94088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2650e8b1001d40f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d133f9712e45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34209bc44da14aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares European Property Yield UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>25,909</x:t>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,578</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>25,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,993</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>