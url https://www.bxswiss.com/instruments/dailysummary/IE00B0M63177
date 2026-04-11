--- v3 (2026-03-22)
+++ v4 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e547c59689e41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576316e84e2446b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re362961c2ca64b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be4eb5188fd4032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7204f1d4902441d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re362961c2ca64b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e2bb53723b44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be4eb5188fd4032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>46,954</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,514</x:t>
-[...350 lines deleted...]
-          <x:t>44,132</x:t>
+          <x:t>44,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>