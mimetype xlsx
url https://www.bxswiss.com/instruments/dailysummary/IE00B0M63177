--- v4 (2026-04-11)
+++ v5 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576316e84e2446b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2203215ae7be4830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be4eb5188fd4032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd075485e073044dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e2bb53723b44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be4eb5188fd4032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de0d4b665cc4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd075485e073044dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>47,697</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>