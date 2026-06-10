--- v5 (2026-05-21)
+++ v6 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2203215ae7be4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaed0c9001f5425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd075485e073044dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284226e2a320411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de0d4b665cc4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd075485e073044dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9926d3c556a34e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284226e2a320411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>