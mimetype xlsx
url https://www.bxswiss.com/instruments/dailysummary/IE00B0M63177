--- v6 (2026-06-10)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaed0c9001f5425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc817ba219c514bb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284226e2a320411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a1414b8e4f49ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9926d3c556a34e8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284226e2a320411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa5f789376748e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a1414b8e4f49ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>