--- v7 (2026-06-30)
+++ v8 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc817ba219c514bb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd8a16479ca45b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a1414b8e4f49ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcb6b823d7d446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa5f789376748e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a1414b8e4f49ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0135548f04954d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcb6b823d7d446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>