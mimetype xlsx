--- v8 (2026-07-22)
+++ v9 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd8a16479ca45b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d33f1ccf5234a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcb6b823d7d446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d042a1e1c14d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0135548f04954d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcb6b823d7d446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41516110cbdc4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d042a1e1c14d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>53,458</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,581</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>52,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>