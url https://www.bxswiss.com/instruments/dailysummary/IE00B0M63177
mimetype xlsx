--- v9 (2026-08-11)
+++ v10 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d33f1ccf5234a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d843199ab774720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d042a1e1c14d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3db92cbf894e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41516110cbdc4279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d042a1e1c14d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e87718eefe4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3db92cbf894e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>52,773</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>