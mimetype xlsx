--- v10 (2026-09-20)
+++ v11 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d843199ab774720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf897da5cf87b45aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3db92cbf894e79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa08e980dba4d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e87718eefe4042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3db92cbf894e79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778c2e1d044c4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa08e980dba4d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>54,041</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>55,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,586</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>54,546</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>