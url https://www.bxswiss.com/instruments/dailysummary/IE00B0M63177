--- v11 (2026-10-10)
+++ v12 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf897da5cf87b45aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2144d51a9be64ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaa08e980dba4d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe006f23d9034cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778c2e1d044c4d92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaa08e980dba4d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb256d4032448a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe006f23d9034cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Emerging Markets UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>