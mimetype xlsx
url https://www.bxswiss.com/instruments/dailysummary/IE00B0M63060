--- v12 (2026-09-08)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8f93b08dce4671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd2f7e7102d4b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65809ed8b0c143d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b543e7fcaf467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2854a8273516474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65809ed8b0c143d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dd55ec15954288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b543e7fcaf467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,443</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,384</x:t>
-[...43 lines deleted...]
-          <x:t>11,436</x:t>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>11,358</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>11,381</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,234</x:t>
-[...350 lines deleted...]
-          <x:t>11,344</x:t>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>