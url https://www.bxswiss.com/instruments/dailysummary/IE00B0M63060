--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd2f7e7102d4b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1e3686f6cc4fb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6b543e7fcaf467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e97426f9f84983"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6dd55ec15954288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6b543e7fcaf467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200816a76a22483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e97426f9f84983" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,335</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,271</x:t>
-[...539 lines deleted...]
-          <x:t>10,808</x:t>
+          <x:t>11,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>