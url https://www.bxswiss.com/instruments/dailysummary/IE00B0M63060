--- v4 (2026-03-16)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3a7913da50b42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63262135d992440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c59719cd9c445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06bf09c6ec7142cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d4b09d1f70424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c59719cd9c445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64857e13c59a440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06bf09c6ec7142cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,593</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>10,531</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,414</x:t>
-[...26 lines deleted...]
-          <x:t>10,491</x:t>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>10,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>