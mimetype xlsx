--- v5 (2026-04-17)
+++ v6 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63262135d992440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c340a8d7bf94dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06bf09c6ec7142cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86d22ad66e34a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64857e13c59a440d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06bf09c6ec7142cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a9006f5e86491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86d22ad66e34a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,242</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,385</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>10,528</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>