--- v6 (2026-05-09)
+++ v7 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c340a8d7bf94dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6febf77926994897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re86d22ad66e34a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df6174989af4f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a9006f5e86491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re86d22ad66e34a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc7d478b0fa4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df6174989af4f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,449</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,488</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>10,489</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,475</x:t>
-[...70 lines deleted...]
-          <x:t>10,494</x:t>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,462</x:t>
-[...436 lines deleted...]
-          <x:t>10,393</x:t>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>