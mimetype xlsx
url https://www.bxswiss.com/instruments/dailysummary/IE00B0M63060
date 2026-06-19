--- v7 (2026-05-30)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6febf77926994897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dce561bcc2e46ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6df6174989af4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae94f89384c14cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc7d478b0fa4770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6df6174989af4f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7f9b05cdeb4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae94f89384c14cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,511</x:t>
-[...463 lines deleted...]
-          <x:t>10,608</x:t>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>10,486</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>