--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dce561bcc2e46ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afa15a35c234213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae94f89384c14cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a124be1459410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad7f9b05cdeb4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae94f89384c14cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7348311b1694793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a124be1459410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,512</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,470</x:t>
-[...151 lines deleted...]
-          <x:t>10,602</x:t>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,512</x:t>
-[...350 lines deleted...]
-          <x:t>10,708</x:t>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,773</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>10,723</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,659</x:t>
-[...31 lines deleted...]
-          <x:t>10,409</x:t>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>