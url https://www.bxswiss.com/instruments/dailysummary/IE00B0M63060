--- v9 (2026-07-09)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1afa15a35c234213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75976bd755844a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9a124be1459410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b0866fe80d44cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7348311b1694793" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9a124be1459410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75bf14ce9554455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b0866fe80d44cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,697</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>