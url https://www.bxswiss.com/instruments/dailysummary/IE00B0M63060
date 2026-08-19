--- v10 (2026-07-09)
+++ v11 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75976bd755844a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150983296ba74333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b0866fe80d44cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda8999cd3104e4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd75bf14ce9554455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b0866fe80d44cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078fdd3fc7ca47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda8999cd3104e4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>10,764</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>