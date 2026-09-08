--- v11 (2026-08-19)
+++ v12 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R150983296ba74333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b8f93b08dce4671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda8999cd3104e4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65809ed8b0c143d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078fdd3fc7ca47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda8999cd3104e4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2854a8273516474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65809ed8b0c143d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares UK Dividend UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M63060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>11,093</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,063</x:t>
-[...65 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,284</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>11,214</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>11,367</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,294</x:t>
-[...70 lines deleted...]
-          <x:t>11,367</x:t>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,341</x:t>
-[...301 lines deleted...]
-          <x:t>11,389</x:t>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>