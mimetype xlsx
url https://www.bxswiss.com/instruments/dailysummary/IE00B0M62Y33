--- v3 (2026-03-25)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13224a1c02b344bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca5b16117bd44f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19425d7ec62c4c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b0e5eaf9e8429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf302c214c1d349c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19425d7ec62c4c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11591d354215439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b0e5eaf9e8429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,329</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,746</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>26.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,268</x:t>
-[...495 lines deleted...]
-          <x:t>89,111</x:t>
+          <x:t>93,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>