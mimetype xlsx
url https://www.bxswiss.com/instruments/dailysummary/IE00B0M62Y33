--- v4 (2026-04-14)
+++ v5 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca5b16117bd44f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b7953723f841ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9b0e5eaf9e8429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0188d9af7816472d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11591d354215439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9b0e5eaf9e8429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc3557532e541d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0188d9af7816472d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>