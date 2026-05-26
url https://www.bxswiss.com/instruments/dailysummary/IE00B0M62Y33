--- v5 (2026-05-06)
+++ v6 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b7953723f841ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9aa5e03f5f4aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0188d9af7816472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5e23b610954baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddc3557532e541d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0188d9af7816472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1751e429d084f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5e23b610954baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>