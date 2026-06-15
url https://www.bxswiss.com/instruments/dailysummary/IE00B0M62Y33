--- v6 (2026-05-26)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a9aa5e03f5f4aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07bd2685875463e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5e23b610954baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423eea5f40c467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1751e429d084f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5e23b610954baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc088414a72904bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423eea5f40c467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,758</x:t>
@@ -683,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>