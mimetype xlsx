--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07bd2685875463e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebcad87b2064fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5423eea5f40c467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1804f2f84324767"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc088414a72904bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5423eea5f40c467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf7bc51669e4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1804f2f84324767" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>