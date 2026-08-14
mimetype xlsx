--- v8 (2026-07-05)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ebcad87b2064fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f9f3da02bc4c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1804f2f84324767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd911dcc47b6e43cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbf7bc51669e4ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1804f2f84324767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05476b675dfb4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd911dcc47b6e43cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>99,468</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>