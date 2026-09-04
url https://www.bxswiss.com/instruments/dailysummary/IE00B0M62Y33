--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2f9f3da02bc4c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd107c9fb7e5f46d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd911dcc47b6e43cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed4ea9de7dd4c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05476b675dfb4aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd911dcc47b6e43cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a9c7f8d46f4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed4ea9de7dd4c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>