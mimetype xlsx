--- v10 (2026-09-04)
+++ v11 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd107c9fb7e5f46d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4be44f02fe4301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reed4ea9de7dd4c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0658612ec740e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15a9c7f8d46f4ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reed4ea9de7dd4c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f19f6d9d91422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0658612ec740e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,558</x:t>
-[...296 lines deleted...]
-          <x:t>104,769</x:t>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,141</x:t>
-[...75 lines deleted...]
-          <x:t>103,850</x:t>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>104,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>