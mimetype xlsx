--- v11 (2026-09-26)
+++ v12 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c4be44f02fe4301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90178e7b9c324397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d0658612ec740e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172274c9a7a5438c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f19f6d9d91422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d0658612ec740e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a1eab3cb90435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172274c9a7a5438c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>103,850</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,724</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...533 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>