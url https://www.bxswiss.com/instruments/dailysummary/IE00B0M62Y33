--- v12 (2026-10-16)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90178e7b9c324397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9822297a6ee54f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R172274c9a7a5438c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e798cd6dc2462e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9a1eab3cb90435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R172274c9a7a5438c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64dcff7652a4afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e798cd6dc2462e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares AEX UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Y33</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>