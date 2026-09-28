--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdca9846fdb46dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2787b176874408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b60339f48a400e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd474cc7c00794cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f1319b3c2d40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b60339f48a400e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb680c4f0ca9243a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd474cc7c00794cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>221,404</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...208 lines deleted...]
-          <x:t>221,200</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>