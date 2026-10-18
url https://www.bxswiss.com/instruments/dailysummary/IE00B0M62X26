--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2787b176874408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae02884c2f74588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd474cc7c00794cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c5d492a32d4f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb680c4f0ca9243a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd474cc7c00794cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b673c85638b417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c5d492a32d4f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>