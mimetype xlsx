--- v15 (2026-10-18)
+++ v16 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae02884c2f74588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc65396f91f4f40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c5d492a32d4f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d18f624ac784ce8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b673c85638b417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c5d492a32d4f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd851d215b624aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d18f624ac784ce8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>