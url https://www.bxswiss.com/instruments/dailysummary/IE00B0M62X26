--- v5 (2026-03-31)
+++ v6 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0967a57576e14c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f777f6339e04d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R420c12e988254c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3ba53c6cd34c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32714b2946694fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R420c12e988254c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c79d55c2854e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3ba53c6cd34c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>215,603</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,916</x:t>
-[...539 lines deleted...]
-          <x:t>213,686</x:t>
+          <x:t>216,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>