--- v6 (2026-04-20)
+++ v7 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f777f6339e04d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca81acb4a7e04494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d3ba53c6cd34c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0601faa9ba2147b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35c79d55c2854e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d3ba53c6cd34c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3b15f406e4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0601faa9ba2147b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>214,609</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,414</x:t>
-[...117 lines deleted...]
-          <x:t>216,016</x:t>
+          <x:t>216,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>