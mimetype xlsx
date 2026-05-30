--- v7 (2026-05-10)
+++ v8 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca81acb4a7e04494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f91d8d14a394068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0601faa9ba2147b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d8cee199284d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a3b15f406e4497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0601faa9ba2147b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301a6468c2894126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d8cee199284d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,414</x:t>
-[...355 lines deleted...]
-          <x:t>216,512</x:t>
+          <x:t>216,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,143</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>217,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>