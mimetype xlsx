--- v8 (2026-05-30)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f91d8d14a394068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a68bd969a534f19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d8cee199284d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c9ed0f2f864640"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301a6468c2894126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d8cee199284d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606b548391944dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c9ed0f2f864640" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>