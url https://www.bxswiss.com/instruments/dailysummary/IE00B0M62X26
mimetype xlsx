--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a68bd969a534f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d114a496eb483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3c9ed0f2f864640"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d4d99ab4a44cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606b548391944dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3c9ed0f2f864640" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa44fd5cedd4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d4d99ab4a44cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,939</x:t>
-[...215 lines deleted...]
-          <x:t>218,183</x:t>
+          <x:t>218,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,606</x:t>
-[...215 lines deleted...]
-          <x:t>218,775</x:t>
+          <x:t>218,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>