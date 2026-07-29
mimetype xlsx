--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d114a496eb483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560fe58712b74335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d4d99ab4a44cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra217200e11f04392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa44fd5cedd4565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d4d99ab4a44cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra806f22952964335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra217200e11f04392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>218,183</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,606</x:t>
-[...578 lines deleted...]
-          <x:t>217,850</x:t>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,198</x:t>
-[...4 lines deleted...]
-          <x:t>218,002</x:t>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>