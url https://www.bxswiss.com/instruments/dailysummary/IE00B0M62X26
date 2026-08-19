--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560fe58712b74335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33453f1bb4b741f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra217200e11f04392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5616a9e315744e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra806f22952964335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra217200e11f04392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403ccbe5c1c74de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5616a9e315744e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>