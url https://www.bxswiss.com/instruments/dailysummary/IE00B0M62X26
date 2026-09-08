--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33453f1bb4b741f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdca9846fdb46dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5616a9e315744e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b60339f48a400e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403ccbe5c1c74de2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5616a9e315744e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48f1319b3c2d40bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b60339f48a400e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Inflation Linked Government Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62X26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>