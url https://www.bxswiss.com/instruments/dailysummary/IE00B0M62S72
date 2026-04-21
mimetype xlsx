--- v2 (2026-03-26)
+++ v3 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5ac7b6d6174857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bc7e8145a04027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393026a9c2c6479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcb522d575a4818"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa46e978a4fd4efd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393026a9c2c6479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b12d7c226e8414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcb522d575a4818" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...419 lines deleted...]
-          <x:t>21,234</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>