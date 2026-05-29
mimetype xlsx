--- v3 (2026-04-21)
+++ v4 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bc7e8145a04027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36a2da60e3f40fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcb522d575a4818"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re576a386e2834f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b12d7c226e8414b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcb522d575a4818" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205ce95042f2421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re576a386e2834f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...495 lines deleted...]
-          <x:t>23,220</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,143</x:t>
-[...11 lines deleted...]
-          <x:t>22,815</x:t>
+          <x:t>22,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,815</x:t>
-[...4 lines deleted...]
-          <x:t>22,995</x:t>
+          <x:t>22,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>