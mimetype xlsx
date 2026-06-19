--- v4 (2026-05-29)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd36a2da60e3f40fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf95680744d4b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re576a386e2834f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f6eafb8d314e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205ce95042f2421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re576a386e2834f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220adae25e7c4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f6eafb8d314e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>