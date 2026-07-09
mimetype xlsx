--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf95680744d4b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ed183452554e74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75f6eafb8d314e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ef686599a24047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220adae25e7c4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75f6eafb8d314e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8b2fe22e61424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ef686599a24047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>22,885</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,867</x:t>
-[...598 lines deleted...]
-          <x:t>23,460</x:t>
+          <x:t>23,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>