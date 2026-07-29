--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ed183452554e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a64ef463fe445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ef686599a24047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d47dd23deb4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e8b2fe22e61424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ef686599a24047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8577cd484ce2435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d47dd23deb4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>23,458</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,413</x:t>
-[...237 lines deleted...]
-          <x:t>23,741</x:t>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,710</x:t>
-[...350 lines deleted...]
-          <x:t>23,436</x:t>
+          <x:t>23,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>