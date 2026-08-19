--- v7 (2026-07-29)
+++ v8 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a64ef463fe445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0227e01d6341f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d47dd23deb4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9401ef7a2dc44e99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8577cd484ce2435e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d47dd23deb4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf8c7132ff4466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9401ef7a2dc44e99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>