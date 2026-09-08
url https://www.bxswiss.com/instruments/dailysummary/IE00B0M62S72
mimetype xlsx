--- v8 (2026-08-19)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a0227e01d6341f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eeae32287f145b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9401ef7a2dc44e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7064587e7b4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf8c7132ff4466f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9401ef7a2dc44e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5901d4f176c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7064587e7b4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,376</x:t>
-[...156 lines deleted...]
-          <x:t>25,482</x:t>
+          <x:t>25,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,406</x:t>
-[...58 lines deleted...]
-          <x:t>25,503</x:t>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>