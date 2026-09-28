--- v9 (2026-09-08)
+++ v10 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eeae32287f145b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fb0c5821dc4d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7064587e7b4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f0f355229d467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5901d4f176c4b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7064587e7b4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722009e7fce645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f0f355229d467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>25,358</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,240</x:t>
-[...566 lines deleted...]
-          <x:t>25,748</x:t>
+          <x:t>24,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>