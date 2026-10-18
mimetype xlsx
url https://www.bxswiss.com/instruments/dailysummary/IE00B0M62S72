--- v10 (2026-09-28)
+++ v11 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03fb0c5821dc4d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7586a7d3711f4981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f0f355229d467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c3ece9b576f4ce5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722009e7fce645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f0f355229d467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43d52012fa394351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c3ece9b576f4ce5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Euro Dividend UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62S72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>25,458</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,388</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>25,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,466</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>