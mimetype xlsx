--- v5 (2026-03-27)
+++ v6 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f394f611e41465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8360359921b14894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789a5076ee994b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f545c12348406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e674ccedcf6447f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789a5076ee994b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e7ed565b774995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f545c12348406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>74,687</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,317</x:t>
-[...625 lines deleted...]
-          <x:t>72,058</x:t>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>