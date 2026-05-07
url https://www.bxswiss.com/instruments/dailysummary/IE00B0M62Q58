--- v6 (2026-04-16)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8360359921b14894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d96179d44a4506" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29f545c12348406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce5e67605fb4981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04e7ed565b774995" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29f545c12348406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1003fd34fd4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce5e67605fb4981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>