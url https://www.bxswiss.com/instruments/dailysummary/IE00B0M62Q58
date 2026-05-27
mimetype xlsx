--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30d96179d44a4506" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4221822dfdb14f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce5e67605fb4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra129aa47b1c34adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc1003fd34fd4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce5e67605fb4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra542db2356b34947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra129aa47b1c34adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>76,799</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,490</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,695</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>