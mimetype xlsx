--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4221822dfdb14f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38a838b70c34e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra129aa47b1c34adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b0b34d00914153"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra542db2356b34947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra129aa47b1c34adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c6df203c2a4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b0b34d00914153" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>78,471</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,473</x:t>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>