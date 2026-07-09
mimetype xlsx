--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38a838b70c34e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea309eb5cc94ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73b0b34d00914153"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8109b3f85a004005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c6df203c2a4878" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73b0b34d00914153" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c77d6e38a74cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8109b3f85a004005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,291</x:t>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>