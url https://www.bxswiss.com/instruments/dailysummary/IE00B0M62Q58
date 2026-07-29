--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcea309eb5cc94ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11a6b31d5124efa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8109b3f85a004005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b14dff42714d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48c77d6e38a74cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8109b3f85a004005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36a544a38b443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b14dff42714d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>82,850</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,606</x:t>
-[...63 lines deleted...]
-          <x:t>82,429</x:t>
+          <x:t>83,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>