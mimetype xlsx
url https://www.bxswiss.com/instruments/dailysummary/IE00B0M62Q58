--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra11a6b31d5124efa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a7ed0974484144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b14dff42714d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e2e26b8bee4dd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36a544a38b443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b14dff42714d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe518f8d0c7a4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e2e26b8bee4dd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,606</x:t>
-[...75 lines deleted...]
-          <x:t>82,925</x:t>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,318</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>23.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,871</x:t>
-[...90 lines deleted...]
-          <x:t>83,716</x:t>
+          <x:t>84,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>