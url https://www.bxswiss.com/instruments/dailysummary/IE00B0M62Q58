--- v12 (2026-08-19)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a7ed0974484144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5663634633d044e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e2e26b8bee4dd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e3b5be8b4b4e9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe518f8d0c7a4d19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e2e26b8bee4dd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adfb5b0782a4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e3b5be8b4b4e9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>