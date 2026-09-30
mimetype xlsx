--- v13 (2026-09-09)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5663634633d044e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4abf83012342f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73e3b5be8b4b4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dd60e32eac4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7adfb5b0782a4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73e3b5be8b4b4e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2989f50e15654b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dd60e32eac4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>86,369</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,503</x:t>
-[...63 lines deleted...]
-          <x:t>85,878</x:t>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>