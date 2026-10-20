--- v14 (2026-09-30)
+++ v15 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4abf83012342f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R337ed634da254c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60dd60e32eac4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89c689a4e2e04a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2989f50e15654b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60dd60e32eac4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6744a6019e0f4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89c689a4e2e04a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI World UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B0M62Q58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,503</x:t>
-[...286 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>86,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,819</x:t>
-[...171 lines deleted...]
-          <x:t>87,164</x:t>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>