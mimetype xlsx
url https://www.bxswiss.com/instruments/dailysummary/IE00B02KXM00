--- v4 (2026-03-30)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c85bf0df9f4067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f754f8c3eb4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7a8c77dfebf4223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9370952c3fa4c58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e5261bcd7640e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7a8c77dfebf4223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cd23e1920d443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9370952c3fa4c58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,020</x:t>
-[...129 lines deleted...]
-          <x:t>43,440</x:t>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,853</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>42,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>