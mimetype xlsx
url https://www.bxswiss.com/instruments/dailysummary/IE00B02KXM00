--- v5 (2026-04-21)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85f754f8c3eb4380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053c5554ba514fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9370952c3fa4c58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006cea4e42fa4eb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cd23e1920d443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9370952c3fa4c58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06f163642f44ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006cea4e42fa4eb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>47,295</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>