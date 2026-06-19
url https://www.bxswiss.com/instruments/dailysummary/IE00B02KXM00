--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053c5554ba514fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95f33c87e694ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006cea4e42fa4eb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8918e40d93f3437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06f163642f44ef6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006cea4e42fa4eb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64bae0e4e744cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8918e40d93f3437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>