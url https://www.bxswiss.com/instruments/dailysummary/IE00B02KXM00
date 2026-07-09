--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra95f33c87e694ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c986817be804b16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8918e40d93f3437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560bc3b7075048f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra64bae0e4e744cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8918e40d93f3437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0bec33088542fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560bc3b7075048f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>47,455</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,270</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,504</x:t>
-[...414 lines deleted...]
-          <x:t>48,980</x:t>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>