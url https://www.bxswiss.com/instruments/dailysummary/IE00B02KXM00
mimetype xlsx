--- v8 (2026-07-09)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c986817be804b16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1fe5ae058a4f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R560bc3b7075048f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea946bf76cb491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf0bec33088542fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R560bc3b7075048f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a8055add88489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea946bf76cb491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...377 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,939</x:t>
-[...16 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>47,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,974</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>49,152</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,914</x:t>
-[...53 lines deleted...]
-          <x:t>47,612</x:t>
+          <x:t>49,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>