--- v9 (2026-07-29)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1fe5ae058a4f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623dafde91ba4304" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea946bf76cb491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80411eff91ca47a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a8055add88489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea946bf76cb491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b8e503ff274661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80411eff91ca47a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>49,152</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,914</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>49,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,484</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>