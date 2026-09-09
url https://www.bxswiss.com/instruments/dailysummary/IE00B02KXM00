--- v10 (2026-08-19)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R623dafde91ba4304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074f1481aecf4856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80411eff91ca47a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f573c4dd3c4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86b8e503ff274661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80411eff91ca47a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radbd830001ec4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f573c4dd3c4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,284</x:t>
-[...16 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,318</x:t>
-[...225 lines deleted...]
-          <x:t>50,609</x:t>
+          <x:t>50,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>