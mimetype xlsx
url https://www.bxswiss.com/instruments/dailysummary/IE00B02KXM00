--- v11 (2026-09-09)
+++ v12 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R074f1481aecf4856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb725e0213e804777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f573c4dd3c4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e819e295f5c4aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radbd830001ec4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f573c4dd3c4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e366f191484d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e819e295f5c4aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Small UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXM00</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>51,033</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>