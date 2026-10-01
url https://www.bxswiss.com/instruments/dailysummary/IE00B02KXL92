--- v9 (2026-09-10)
+++ v10 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39b54c53e414599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d01716900c4812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18280d7244e248c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca43cffc611f4745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac7cdf8915f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18280d7244e248c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7b5bac190a4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca43cffc611f4745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...112 lines deleted...]
-          <x:t>85,465</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,367</x:t>
-[...350 lines deleted...]
-          <x:t>84,970</x:t>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>85,134</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>