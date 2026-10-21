--- v10 (2026-10-01)
+++ v11 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d01716900c4812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32344fd5a83b4ae5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca43cffc611f4745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c24340c559412b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d7b5bac190a4cb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca43cffc611f4745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536f63ccef864061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c24340c559412b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>84,970</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,320</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>