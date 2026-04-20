--- v2 (2026-03-31)
+++ v3 (2026-04-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21506708762544a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad9375e703446d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cecdb4be3d1487e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a3dcf059614214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re64adeee36d746fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cecdb4be3d1487e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dc009a696d4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a3dcf059614214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.02.2026</x:t>
-[...230 lines deleted...]
-          <x:t>73,053</x:t>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>73,188</x:t>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,738</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,823</x:t>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>