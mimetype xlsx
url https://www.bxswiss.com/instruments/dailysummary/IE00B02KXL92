--- v3 (2026-04-20)
+++ v4 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad9375e703446d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f95df75b734df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a3dcf059614214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b75922d96a4a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81dc009a696d4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a3dcf059614214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afaa3db47654491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b75922d96a4a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,677</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>77,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,213</x:t>
         </x:is>
       </x:c>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>