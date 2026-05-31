--- v4 (2026-05-11)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f95df75b734df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d3e19796df4f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b75922d96a4a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a27cb6598f64447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7afaa3db47654491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b75922d96a4a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f743a79a6304563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a27cb6598f64447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>