--- v5 (2026-05-31)
+++ v6 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d3e19796df4f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc206d72ef24aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a27cb6598f64447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef7fffb15124341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f743a79a6304563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a27cb6598f64447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d26b3d64424da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef7fffb15124341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>79,972</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>