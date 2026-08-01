--- v6 (2026-07-12)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc206d72ef24aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e2da453ea64977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raef7fffb15124341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4dc9b0534d0442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92d26b3d64424da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raef7fffb15124341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecd6dd6c5074789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4dc9b0534d0442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>82,312</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,736</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>82,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,845</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>