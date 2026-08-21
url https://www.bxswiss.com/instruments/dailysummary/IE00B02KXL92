--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22e2da453ea64977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37521367ca49430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4dc9b0534d0442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc18c55af434576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcecd6dd6c5074789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4dc9b0534d0442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e55ce01c6664257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc18c55af434576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>