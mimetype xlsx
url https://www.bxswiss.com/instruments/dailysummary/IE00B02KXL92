--- v8 (2026-08-21)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37521367ca49430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re39b54c53e414599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc18c55af434576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18280d7244e248c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e55ce01c6664257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc18c55af434576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac7cdf8915f4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18280d7244e248c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares EURO STOXX Mid UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXL92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>