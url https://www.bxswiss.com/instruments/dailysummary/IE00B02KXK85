--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5112a5ebf83047ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c6c0a360784502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af017e1f1b34097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb152f4d47104e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2502e93232b4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af017e1f1b34097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8fa43ac52f40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb152f4d47104e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>