--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c6c0a360784502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb50bc43f2a4cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb152f4d47104e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61711de8bc1940a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8fa43ac52f40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb152f4d47104e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae4fea5c763485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61711de8bc1940a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,558</x:t>
-[...549 lines deleted...]
-          <x:t>81,071</x:t>
+          <x:t>81,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>