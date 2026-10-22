--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb50bc43f2a4cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f601dfd9444b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61711de8bc1940a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2911375ff4042b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae4fea5c763485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61711de8bc1940a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0a663d761964f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2911375ff4042b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>80,858</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,484</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>80,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,871</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>