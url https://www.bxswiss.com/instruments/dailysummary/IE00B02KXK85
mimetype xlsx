--- v3 (2026-03-10)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31cf5a042a2e4ac8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863a379836ca4d28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d8e03f3851546b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec82adef10514946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8dac65e2cb4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d8e03f3851546b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826e2f93eea4491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec82adef10514946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>