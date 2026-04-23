--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863a379836ca4d28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d037edcd4c4b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec82adef10514946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ee83c92dc841a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R826e2f93eea4491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec82adef10514946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17769d7817d248c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ee83c92dc841a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,561</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>81,098</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>