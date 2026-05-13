--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1d037edcd4c4b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4c6bca6a0449a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ee83c92dc841a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8067a3f39ff4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17769d7817d248c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ee83c92dc841a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfe66d5833f4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8067a3f39ff4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>82,859</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,451</x:t>
-[...269 lines deleted...]
-          <x:t>83,341</x:t>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>