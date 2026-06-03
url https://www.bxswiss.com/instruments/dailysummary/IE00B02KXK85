--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4c6bca6a0449a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1075903e34e943fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8067a3f39ff4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12124286cc874101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bfe66d5833f4191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8067a3f39ff4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddbc564ce6b441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12124286cc874101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>