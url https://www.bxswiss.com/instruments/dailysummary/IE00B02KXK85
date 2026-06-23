--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1075903e34e943fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dfb9b9495b4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12124286cc874101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d0278479bd4506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbddbc564ce6b441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12124286cc874101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ba1c9444244326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d0278479bd4506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>