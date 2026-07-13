--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2dfb9b9495b4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184a5f1c0899400f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5d0278479bd4506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325c4e77c94f440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58ba1c9444244326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5d0278479bd4506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ceb720bf288482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325c4e77c94f440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>