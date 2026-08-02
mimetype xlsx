--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R184a5f1c0899400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf306f4d1fb69469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325c4e77c94f440a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121e1714b5a74a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ceb720bf288482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325c4e77c94f440a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6905e23e9a3474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121e1714b5a74a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>