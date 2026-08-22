--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf306f4d1fb69469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5112a5ebf83047ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121e1714b5a74a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2af017e1f1b34097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6905e23e9a3474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121e1714b5a74a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2502e93232b4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2af017e1f1b34097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares China Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXK85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>