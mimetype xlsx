--- v5 (2026-03-16)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb07fe0b71f9a41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc64b5471e9456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ac278cac26a4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441a1fc8b7a04bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61f46c6215a148e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ac278cac26a4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5ba2cb47174405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441a1fc8b7a04bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>