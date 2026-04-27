--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc64b5471e9456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e84200b61fc4b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441a1fc8b7a04bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae66c47a9c6b410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree5ba2cb47174405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441a1fc8b7a04bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656b7e42db924e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae66c47a9c6b410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>17,380</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,426</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,437</x:t>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>