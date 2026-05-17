--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e84200b61fc4b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53685c2666d8496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae66c47a9c6b410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d12751213e648c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656b7e42db924e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae66c47a9c6b410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67022767c42348bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d12751213e648c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...257 lines deleted...]
-          <x:t>18,079</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,312</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,300</x:t>
-[...60 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,169</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>17,963</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>