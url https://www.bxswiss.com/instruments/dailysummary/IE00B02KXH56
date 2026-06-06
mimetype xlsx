--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53685c2666d8496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638dc739af51427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d12751213e648c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b648aecb5f40c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67022767c42348bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d12751213e648c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fea99ba469a4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b648aecb5f40c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>18,141</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,038</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>18,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,547</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>