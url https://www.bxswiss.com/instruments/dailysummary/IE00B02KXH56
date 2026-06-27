--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638dc739af51427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4a5a801cc34e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6b648aecb5f40c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa091147d4c4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fea99ba469a4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6b648aecb5f40c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad223fbf4c24386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa091147d4c4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,139</x:t>
-[...259 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>19,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,125</x:t>
-[...171 lines deleted...]
-          <x:t>19,304</x:t>
+          <x:t>18,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>