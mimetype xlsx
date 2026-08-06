--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce4a5a801cc34e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424dcc890bb94dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa091147d4c4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301699bbae614ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad223fbf4c24386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa091147d4c4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512c87e26a8e47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301699bbae614ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>19,258</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,146</x:t>
-[...249 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,734</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>19,911</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>19,894</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>