--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424dcc890bb94dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892a49c604a405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301699bbae614ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6a56fcad234002"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R512c87e26a8e47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301699bbae614ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26d4b0a580f47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6a56fcad234002" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,313</x:t>
-[...603 lines deleted...]
-          <x:t>20,211</x:t>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>