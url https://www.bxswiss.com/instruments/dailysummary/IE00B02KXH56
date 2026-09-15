--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re892a49c604a405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f1d95ebfa64937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6a56fcad234002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52f986536fb4e8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26d4b0a580f47f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6a56fcad234002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166ba9b825ce4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52f986536fb4e8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>