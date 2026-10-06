--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f1d95ebfa64937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73e29bf7e754ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52f986536fb4e8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62bb083bd004b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166ba9b825ce4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52f986536fb4e8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ff58b9b94b4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62bb083bd004b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>20,569</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,483</x:t>
+          <x:t>20,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,769</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>20,614</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>20,982</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,937</x:t>
-[...166 lines deleted...]
-          <x:t>20,790</x:t>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>