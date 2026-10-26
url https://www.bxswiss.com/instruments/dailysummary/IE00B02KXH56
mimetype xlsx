--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73e29bf7e754ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628d8172d9784480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62bb083bd004b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e876b4db2d4615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ff58b9b94b4fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62bb083bd004b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef34392828c4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e876b4db2d4615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares MSCI Japan UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B02KXH56</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,982</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,937</x:t>
-[...53 lines deleted...]
-          <x:t>20,608</x:t>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>21,589</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>