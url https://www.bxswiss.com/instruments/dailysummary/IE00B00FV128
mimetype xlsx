--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31df5738629f4e1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c195c75f1e4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d907f15e1d44b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b0f72b01c44c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re76df4df22684def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d907f15e1d44b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8133577cc9e4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b0f72b01c44c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>24,413</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>