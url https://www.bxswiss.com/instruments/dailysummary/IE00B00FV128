--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c195c75f1e4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4a4a0bd4d14c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b0f72b01c44c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885cce88df814adb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8133577cc9e4748" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b0f72b01c44c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c59aad2b7ad4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885cce88df814adb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>24,891</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,633</x:t>
-[...6 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,667</x:t>
-[...296 lines deleted...]
-          <x:t>24,686</x:t>
+          <x:t>24,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,525</x:t>
-[...161 lines deleted...]
-          <x:t>24,402</x:t>
+          <x:t>24,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>