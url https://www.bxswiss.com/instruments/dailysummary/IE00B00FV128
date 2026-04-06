--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd66d32a34fd4a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4372d248c92c4b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3f1cab23f34320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e0fbdf550e4afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61480d27372476a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3f1cab23f34320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0537d7f6cee491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e0fbdf550e4afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,948</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>