--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4372d248c92c4b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc089e7949114dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e0fbdf550e4afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb933810fea514c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0537d7f6cee491e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e0fbdf550e4afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e0069f6e9d4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb933810fea514c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>