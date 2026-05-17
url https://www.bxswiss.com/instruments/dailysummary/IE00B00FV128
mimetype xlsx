--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc089e7949114dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5af44c69894eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb933810fea514c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb5b3c675a943e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79e0069f6e9d4a1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb933810fea514c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c57bbc806dd4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb5b3c675a943e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>