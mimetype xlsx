--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5af44c69894eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c28bb7d683e4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eb5b3c675a943e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31bc49a632342dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c57bbc806dd4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eb5b3c675a943e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6094079e6e9d4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31bc49a632342dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,367</x:t>
-[...318 lines deleted...]
-          <x:t>22,181</x:t>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>21,959</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>