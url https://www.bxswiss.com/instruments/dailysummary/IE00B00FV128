--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c28bb7d683e4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac7dae9f9364c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31bc49a632342dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0aef2de5974416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6094079e6e9d4763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31bc49a632342dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7a84a2af0c4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0aef2de5974416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>