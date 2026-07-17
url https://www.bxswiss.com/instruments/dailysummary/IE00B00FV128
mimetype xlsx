--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ac7dae9f9364c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314fd75e88724c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a0aef2de5974416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271b3840ad574617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7a84a2af0c4d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a0aef2de5974416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9955223f9447d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271b3840ad574617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>23,087</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,977</x:t>
-[...97 lines deleted...]
-          <x:t>23,048</x:t>
+          <x:t>23,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,895</x:t>
-[...151 lines deleted...]
-          <x:t>23,093</x:t>
+          <x:t>22,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,771</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>23,034</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,869</x:t>
-[...11 lines deleted...]
-          <x:t>23,055</x:t>
+          <x:t>22,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,034</x:t>
-[...16 lines deleted...]
-          <x:t>23,400</x:t>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,218</x:t>
-[...247 lines deleted...]
-          <x:t>22,848</x:t>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>