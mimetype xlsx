--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R314fd75e88724c34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25e5e4a562b431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271b3840ad574617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8948642ff7041fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9955223f9447d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271b3840ad574617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb3f1880a714828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8948642ff7041fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>23,400</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,218</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>23,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>