--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25e5e4a562b431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f08cfe1c8004cca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8948642ff7041fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550cd6f096c249eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb3f1880a714828" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8948642ff7041fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3973f1d92931425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550cd6f096c249eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>