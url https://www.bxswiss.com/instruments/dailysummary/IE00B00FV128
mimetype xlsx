--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f08cfe1c8004cca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31df5738629f4e1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R550cd6f096c249eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d907f15e1d44b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3973f1d92931425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R550cd6f096c249eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re76df4df22684def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d907f15e1d44b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares FTSE 250 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>24,399</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,667</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>25,273</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>