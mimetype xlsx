--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd784350b46a497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1d1ddc7ae3415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1b2c7ad27a4ec7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R645b451a38814054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ad975c4f91440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1b2c7ad27a4ec7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110ab6fbd4814869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R645b451a38814054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>131,508</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,429</x:t>
-[...436 lines deleted...]
-          <x:t>131,665</x:t>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>