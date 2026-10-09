--- v14 (2026-09-19)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d1d1ddc7ae3415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cddf63609404878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R645b451a38814054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6854fa19879e4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110ab6fbd4814869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R645b451a38814054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a607cee2f4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6854fa19879e4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,433</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,513</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>