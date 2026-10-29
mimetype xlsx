--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cddf63609404878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9599a80239704bc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6854fa19879e4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R679d1d2d57b04cf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a607cee2f4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6854fa19879e4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359377cdc097418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R679d1d2d57b04cf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>