--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e6e944d38144e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3042531b5d04035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb33e3f6802c44a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23ab6890b9f4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a6ab1ce57c4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb33e3f6802c44a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afeb2a9835c4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23ab6890b9f4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>