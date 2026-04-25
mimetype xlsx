--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3042531b5d04035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342373431e8748cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf23ab6890b9f4d80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a717501d7ef44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afeb2a9835c4a57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf23ab6890b9f4d80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd984e0ce6a164b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a717501d7ef44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>128,347</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,071</x:t>
-[...463 lines deleted...]
-          <x:t>126,763</x:t>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>