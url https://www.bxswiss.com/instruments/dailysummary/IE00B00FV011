--- v8 (2026-04-25)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R342373431e8748cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5329ba91b1b24660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a717501d7ef44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510927d2e5f54d57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd984e0ce6a164b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a717501d7ef44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec01d7b10eeb4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510927d2e5f54d57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>