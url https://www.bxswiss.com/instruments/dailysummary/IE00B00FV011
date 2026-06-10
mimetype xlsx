--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5329ba91b1b24660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f81ddf55f34477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510927d2e5f54d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e00d7d6c954ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec01d7b10eeb4b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510927d2e5f54d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd88ec26659c49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e00d7d6c954ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>