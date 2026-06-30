--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f81ddf55f34477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a04c059174a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e00d7d6c954ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e69b7db49f482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd88ec26659c49b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e00d7d6c954ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd356f56d43b34d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e69b7db49f482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>