--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476a04c059174a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd34dcab24d4873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e69b7db49f482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8657d74e3cb24b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd356f56d43b34d57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e69b7db49f482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892fad7a63dc4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8657d74e3cb24b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>129,578</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,430</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>130,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,766</x:t>
-[...252 lines deleted...]
-          <x:t>130,053</x:t>
+          <x:t>129,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>