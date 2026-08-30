--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dd34dcab24d4873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd784350b46a497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8657d74e3cb24b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1b2c7ad27a4ec7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892fad7a63dc4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8657d74e3cb24b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ad975c4f91440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1b2c7ad27a4ec7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core GBP Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00B00FV011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>130,341</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,842</x:t>
-[...377 lines deleted...]
-          <x:t>129,898</x:t>
+          <x:t>129,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>