--- v6 (2026-03-24)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72f36ee20edd43d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9fffc7d8154f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153c3d2b3ff340f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21106dfc4fe426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5971c44950ad4620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153c3d2b3ff340f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439057d3bbba41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21106dfc4fe426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>81,533</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,273</x:t>
-[...323 lines deleted...]
-          <x:t>79,112</x:t>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>