--- v7 (2026-04-17)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca9fffc7d8154f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb917177f103d4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21106dfc4fe426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00ae28bf1164e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439057d3bbba41e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21106dfc4fe426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc07cb90ac604ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00ae28bf1164e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>79,940</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,713</x:t>
-[...490 lines deleted...]
-          <x:t>80,185</x:t>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>