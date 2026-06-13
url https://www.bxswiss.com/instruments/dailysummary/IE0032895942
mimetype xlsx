--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb917177f103d4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1954e65cdd416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re00ae28bf1164e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148345911a3f4fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc07cb90ac604ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re00ae28bf1164e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c723b6e5ce4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148345911a3f4fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>79,549</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>