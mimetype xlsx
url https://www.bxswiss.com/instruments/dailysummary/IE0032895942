--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1954e65cdd416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e586ea10cca4293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148345911a3f4fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47368f2626c46c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9c723b6e5ce4ea0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148345911a3f4fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0ab893c42e4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47368f2626c46c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>