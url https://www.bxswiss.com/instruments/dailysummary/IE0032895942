--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e586ea10cca4293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a21c8a2fcf47e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47368f2626c46c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re307b683989442f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0ab893c42e4ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47368f2626c46c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12051c2a6a8949f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re307b683989442f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>81,608</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,518</x:t>
-[...404 lines deleted...]
-          <x:t>81,176</x:t>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>