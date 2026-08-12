--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a21c8a2fcf47e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0275dde9918e4e62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re307b683989442f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8d12281e1242e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12051c2a6a8949f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re307b683989442f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac71a65a7daf44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8d12281e1242e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>