--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0275dde9918e4e62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e1e46b2e8f4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref8d12281e1242e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67520e11c9a34560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac71a65a7daf44ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref8d12281e1242e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6385ffebc1426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67520e11c9a34560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>81,074</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,840</x:t>
-[...377 lines deleted...]
-          <x:t>80,489</x:t>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>