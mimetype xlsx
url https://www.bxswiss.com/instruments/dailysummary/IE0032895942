--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3e1e46b2e8f4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dab25139ec44d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67520e11c9a34560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b07476df0d84009"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6385ffebc1426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67520e11c9a34560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021e626673f442b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b07476df0d84009" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>80,897</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,408</x:t>
-[...16 lines deleted...]
-          <x:t>80,691</x:t>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,243</x:t>
-[...431 lines deleted...]
-          <x:t>80,372</x:t>
+          <x:t>79,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>