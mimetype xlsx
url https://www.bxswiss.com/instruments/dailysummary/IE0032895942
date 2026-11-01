--- v14 (2026-09-22)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dab25139ec44d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee41530218045e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b07476df0d84009"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7916c1fd4ed0471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021e626673f442b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b07476df0d84009" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9266fb8ec1c425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7916c1fd4ed0471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares USD Corporate Bond UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032895942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,490</x:t>
-[...237 lines deleted...]
-          <x:t>80,170</x:t>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,975</x:t>
-[...75 lines deleted...]
-          <x:t>80,410</x:t>
+          <x:t>79,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,099</x:t>
-[...242 lines deleted...]
-          <x:t>79,867</x:t>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>