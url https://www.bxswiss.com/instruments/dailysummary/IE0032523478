--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f5ab27f8dc4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6c9a48385d4975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2d7239622f74309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784b5fbbf7bf4868"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ad3601709f472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2d7239622f74309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5463e97a2314fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784b5fbbf7bf4868" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>