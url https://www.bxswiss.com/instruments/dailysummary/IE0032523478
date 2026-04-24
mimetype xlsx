--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb6c9a48385d4975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfce367d2e7b4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R784b5fbbf7bf4868"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0678e8684146a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5463e97a2314fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R784b5fbbf7bf4868" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be9a66dba9b4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0678e8684146a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>114,587</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>114,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>113,655</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>