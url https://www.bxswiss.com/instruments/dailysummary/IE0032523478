--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfce367d2e7b4d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b67933f2fc4aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0678e8684146a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd6150bacb94fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be9a66dba9b4e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0678e8684146a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7df2d05905c45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd6150bacb94fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>111,257</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,620</x:t>
-[...308 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,583</x:t>
-[...58 lines deleted...]
-          <x:t>113,783</x:t>
+          <x:t>113,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,166</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>113,828</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>