--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4b67933f2fc4aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2298a7651514bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd6150bacb94fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6126751d42f94c3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7df2d05905c45a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd6150bacb94fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f6be790efd4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6126751d42f94c3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>