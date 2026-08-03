--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2298a7651514bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ff8a35e2b04a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6126751d42f94c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dae90b326574a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f6be790efd4931" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6126751d42f94c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e35c9b2c8674128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dae90b326574a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,942</x:t>
-[...414 lines deleted...]
-          <x:t>114,577</x:t>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>