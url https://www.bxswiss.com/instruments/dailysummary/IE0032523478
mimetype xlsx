--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ff8a35e2b04a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4718b159a4f24e8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dae90b326574a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27ad0e2406f43f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e35c9b2c8674128" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dae90b326574a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55eabb20a76d43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27ad0e2406f43f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>114,003</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,318</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,384</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,516</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>