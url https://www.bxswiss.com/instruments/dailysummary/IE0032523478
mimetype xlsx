--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4718b159a4f24e8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562adbee24cc426e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf27ad0e2406f43f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105ac776cc914f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55eabb20a76d43b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf27ad0e2406f43f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301aa9f9c8e3491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105ac776cc914f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>115,312</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,312</x:t>
-[...21 lines deleted...]
-          <x:t>115,963</x:t>
+          <x:t>115,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,963</x:t>
-[...92 lines deleted...]
-          <x:t>116,099</x:t>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,925</x:t>
-[...193 lines deleted...]
-          <x:t>115,403</x:t>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>