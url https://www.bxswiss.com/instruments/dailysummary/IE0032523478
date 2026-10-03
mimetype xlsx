--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562adbee24cc426e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bc143a0c764ad7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R105ac776cc914f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re829ea1bd51d45e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301aa9f9c8e3491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R105ac776cc914f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6553311769534aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re829ea1bd51d45e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>