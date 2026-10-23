--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bc143a0c764ad7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d51b86c6ea44851" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re829ea1bd51d45e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d27f14ad2f47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6553311769534aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re829ea1bd51d45e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2d95269b514be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d27f14ad2f47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares € Corp Bond Large Cap UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032523478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>