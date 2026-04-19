--- v5 (2026-03-30)
+++ v6 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab3e7eb70e24dd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcc49d16d73403d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re76f40048b414e48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3765d216920c46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe53d42fd75b4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re76f40048b414e48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b7c07fee6e74ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3765d216920c46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>