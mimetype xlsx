--- v6 (2026-04-19)
+++ v7 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dcc49d16d73403d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8db287be2f4bbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3765d216920c46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f444168c514fc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b7c07fee6e74ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3765d216920c46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b204332a8114c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f444168c514fc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>452,215</x:t>
-[...11 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>465,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>451,364</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>478,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,124</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>508,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>