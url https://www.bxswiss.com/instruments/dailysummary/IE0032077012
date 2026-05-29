--- v7 (2026-05-09)
+++ v8 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8db287be2f4bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2c22386dd140e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f444168c514fc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7f8959bc364029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b204332a8114c88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f444168c514fc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad1e590d3f5426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7f8959bc364029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>