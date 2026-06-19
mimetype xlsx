--- v8 (2026-05-29)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2c22386dd140e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992caff5e3f14285" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf7f8959bc364029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223542224402420e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad1e590d3f5426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf7f8959bc364029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdefb00f467e49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223542224402420e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>