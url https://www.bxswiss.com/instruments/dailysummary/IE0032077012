--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R992caff5e3f14285" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa95fc0fe804b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R223542224402420e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65085b956c44d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdefb00f467e49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R223542224402420e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9335a80c5c4d4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65085b956c44d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>