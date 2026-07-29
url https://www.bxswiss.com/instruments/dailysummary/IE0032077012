--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa95fc0fe804b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616e9e58f3894f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65085b956c44d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe860c1296b84bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9335a80c5c4d4f80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65085b956c44d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de5eb7f2f4e465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe860c1296b84bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>583,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>