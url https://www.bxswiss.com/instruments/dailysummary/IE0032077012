--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616e9e58f3894f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfbc16c9dd64b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe860c1296b84bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3550395bbfa46c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8de5eb7f2f4e465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe860c1296b84bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b12205a621f49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3550395bbfa46c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>586,985</x:t>
+          <x:t>570,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>586,387</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>559,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,010</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>