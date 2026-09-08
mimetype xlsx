--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfbc16c9dd64b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e6f5617fdc4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3550395bbfa46c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b79840af2564144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b12205a621f49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3550395bbfa46c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbae4389578845f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b79840af2564144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>570,981</x:t>
+          <x:t>578,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>559,043</x:t>
-[...431 lines deleted...]
-          <x:t>586,694</x:t>
+          <x:t>572,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>