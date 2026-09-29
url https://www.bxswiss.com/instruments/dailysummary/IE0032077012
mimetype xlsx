--- v13 (2026-09-08)
+++ v14 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e6f5617fdc4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f1b1e1c13f4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b79840af2564144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc019205c9db24714"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbae4389578845f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b79840af2564144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b6b9075bec4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc019205c9db24714" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>590,543</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>587,555</x:t>
-[...168 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>581,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>578,978</x:t>
+          <x:t>593,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>572,210</x:t>
-[...323 lines deleted...]
-          <x:t>585,020</x:t>
+          <x:t>593,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>