--- v14 (2026-09-29)
+++ v15 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f1b1e1c13f4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd042735c1224720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc019205c9db24714"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8254da931a94b80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0b6b9075bec4a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc019205c9db24714" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d81cc8912e435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8254da931a94b80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0032077012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>588,262</x:t>
+          <x:t>593,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>588,176</x:t>
-[...87 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>593,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>593,683</x:t>
+          <x:t>619,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>593,202</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>615,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,268</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>