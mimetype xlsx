--- v7 (2026-08-16)
+++ v8 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68148bcf58194936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2cf51adb32452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d543c404dd4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9036739e7e984ce4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c26a2994f75444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d543c404dd4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3be0bf65cf94d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9036739e7e984ce4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...566 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,298</x:t>
-[...36 lines deleted...]
-          <x:t>62,997</x:t>
+          <x:t>63,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>