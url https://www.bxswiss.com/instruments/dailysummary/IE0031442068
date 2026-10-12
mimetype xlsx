--- v8 (2026-09-22)
+++ v9 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e2cf51adb32452f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9787963c89104ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9036739e7e984ce4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2df67d80d134d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3be0bf65cf94d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9036739e7e984ce4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b55551b0634418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2df67d80d134d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>62,477</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,153</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>62,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,439</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>