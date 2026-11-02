--- v9 (2026-10-12)
+++ v10 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9787963c89104ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0cca4002de4520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2df67d80d134d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R229581a31da048a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b55551b0634418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2df67d80d134d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf72f9efd43d74a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R229581a31da048a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,237</x:t>
-[...183 lines deleted...]
-          <x:t>63,757</x:t>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,249</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,918</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>