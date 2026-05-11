--- v2 (2026-03-26)
+++ v3 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e6005f3cce74c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6ae9f6a0f443ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b446eb73a2b4310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e3db068b944239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfbb8cf98dba4993" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b446eb73a2b4310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb61e2b09aab48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e3db068b944239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...613 lines deleted...]
-          <x:t>52,037</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>