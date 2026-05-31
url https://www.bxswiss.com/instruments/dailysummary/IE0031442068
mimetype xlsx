--- v3 (2026-05-11)
+++ v4 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a6ae9f6a0f443ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14741614c7ba45af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e3db068b944239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63012e744fc14808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb61e2b09aab48aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e3db068b944239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3d89052171480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63012e744fc14808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>