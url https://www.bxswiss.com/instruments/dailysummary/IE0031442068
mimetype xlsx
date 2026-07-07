--- v4 (2026-05-31)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14741614c7ba45af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155350da81274874" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63012e744fc14808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315614b84c3443fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f3d89052171480b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63012e744fc14808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68d0f6d90f548c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315614b84c3443fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...490 lines deleted...]
-          <x:t>58,925</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,229</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>59,173</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>