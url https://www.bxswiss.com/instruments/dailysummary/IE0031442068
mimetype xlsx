--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155350da81274874" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bc70281afd4a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315614b84c3443fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198e3e48206642b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re68d0f6d90f548c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315614b84c3443fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb35e01472240ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198e3e48206642b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>58,880</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,841</x:t>
-[...367 lines deleted...]
-          <x:t>59,222</x:t>
+          <x:t>58,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,653</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>