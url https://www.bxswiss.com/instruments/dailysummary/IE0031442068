--- v6 (2026-07-27)
+++ v7 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95bc70281afd4a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68148bcf58194936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198e3e48206642b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3d543c404dd4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bb35e01472240ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198e3e48206642b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c26a2994f75444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3d543c404dd4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares Core S&amp;P 500 UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0031442068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,613</x:t>
+          <x:t>60,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,216</x:t>
-[...350 lines deleted...]
-          <x:t>60,661</x:t>
+          <x:t>60,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>