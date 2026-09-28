--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8947e521ead64e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1ab2f2b2bf454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e83308a4063471f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fefcd257f034118"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba894380e30d48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e83308a4063471f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d659c4842194aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fefcd257f034118" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZOKLHY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>23,416</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,662</x:t>
-[...441 lines deleted...]
-          <x:t>23,917</x:t>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>