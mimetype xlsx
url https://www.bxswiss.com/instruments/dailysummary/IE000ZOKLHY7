--- v5 (2026-09-28)
+++ v6 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e1ab2f2b2bf454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e9182fb6514e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fefcd257f034118"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90208c4d3f644ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d659c4842194aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fefcd257f034118" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7187bec6997425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90208c4d3f644ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZOKLHY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,700</x:t>
-[...4 lines deleted...]
-          <x:t>23,294</x:t>
+          <x:t>24,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,488</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,716</x:t>
-[...242 lines deleted...]
-          <x:t>23,898</x:t>
+          <x:t>23,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,667</x:t>
-[...291 lines deleted...]
-          <x:t>23,494</x:t>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>