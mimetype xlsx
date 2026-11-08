--- v6 (2026-10-19)
+++ v7 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68e9182fb6514e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07a5d338f8584cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90208c4d3f644ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0f19c3255b4e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7187bec6997425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90208c4d3f644ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18ad46e95194108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0f19c3255b4e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZOKLHY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,110</x:t>
-[...58 lines deleted...]
-          <x:t>23,473</x:t>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,643</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>23,751</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,492</x:t>
-[...436 lines deleted...]
-          <x:t>23,461</x:t>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>