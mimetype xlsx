--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa24f6ce36a74b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4becf624bda4e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbec85fca3b540e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05764122ce714164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf07ca1ccb747d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbec85fca3b540e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570e779feaca4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05764122ce714164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZOKLHY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -604,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>