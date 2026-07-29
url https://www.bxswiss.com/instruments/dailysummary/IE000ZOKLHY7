--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4becf624bda4e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9c1dbfee914850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05764122ce714164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb7c585a04e4836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R570e779feaca4740" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05764122ce714164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9277df13094975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb7c585a04e4836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZOKLHY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>21,931</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,437</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>22,407</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>22,608</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>