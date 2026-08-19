--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b9c1dbfee914850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f770148c8846f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb7c585a04e4836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a56d57705bd45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9277df13094975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb7c585a04e4836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe0a736afca46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a56d57705bd45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZOKLHY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>23,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>