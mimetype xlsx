--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7f770148c8846f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8947e521ead64e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a56d57705bd45f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e83308a4063471f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fe0a736afca46e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a56d57705bd45f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba894380e30d48b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e83308a4063471f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin Future of Food UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZOKLHY7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>23,425</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>23,416</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,452</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>23,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>