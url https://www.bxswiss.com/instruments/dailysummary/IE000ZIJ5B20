--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8eb55a09e8d4261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf20be8b1e1464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra586afc117e64aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a8a679790c450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1822f506761e4583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra586afc117e64aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d6763876f9443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a8a679790c450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>