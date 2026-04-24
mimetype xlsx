--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf20be8b1e1464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f5ab1c22934f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75a8a679790c450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a5e0d249b24f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d6763876f9443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75a8a679790c450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23336d287764491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a5e0d249b24f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>12,419</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,324</x:t>
-        </x:is>
-[...408 lines deleted...]
-          <x:t>12,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>