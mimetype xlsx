--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f5ab1c22934f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4693923b03dc47d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a5e0d249b24f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36b39bd34b44314"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23336d287764491f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a5e0d249b24f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce4dfc91fb64a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36b39bd34b44314" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,829</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,784</x:t>
-[...286 lines deleted...]
-          <x:t>12,314</x:t>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,429</x:t>
-[...252 lines deleted...]
-          <x:t>12,324</x:t>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>