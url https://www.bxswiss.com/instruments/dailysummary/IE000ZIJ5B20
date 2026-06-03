--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4693923b03dc47d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ec0eb153344ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36b39bd34b44314"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61dd5de90a9041ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce4dfc91fb64a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36b39bd34b44314" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5227af09cc4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61dd5de90a9041ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>12,225</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,191</x:t>
-[...53 lines deleted...]
-          <x:t>12,304</x:t>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,307</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>12,348</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>12,418</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>12,321</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>