--- v8 (2026-06-03)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295ec0eb153344ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c0b7e09a4c450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61dd5de90a9041ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cff6e08dd954da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5227af09cc4a3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61dd5de90a9041ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c73433636c74ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cff6e08dd954da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,440</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>12,352</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>12,214</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,309</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>11,935</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>