--- v9 (2026-07-02)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9c0b7e09a4c450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54000e59bd6b482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cff6e08dd954da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017a9956c30e4b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c73433636c74ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cff6e08dd954da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32096f2e5a9b421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017a9956c30e4b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>12,451</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,387</x:t>
-[...16 lines deleted...]
-          <x:t>12,470</x:t>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,349</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>12,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>