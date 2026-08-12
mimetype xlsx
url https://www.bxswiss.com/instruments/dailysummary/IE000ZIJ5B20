--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54000e59bd6b482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e501a26168e4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R017a9956c30e4b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394e433e1c04472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32096f2e5a9b421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R017a9956c30e4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbce01ab4c342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394e433e1c04472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>12,279</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,270</x:t>
-[...92 lines deleted...]
-          <x:t>12,444</x:t>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,405</x:t>
-[...463 lines deleted...]
-          <x:t>12,349</x:t>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>