--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e501a26168e4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176aa795043d4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394e433e1c04472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c594ce0af884c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cbce01ab4c342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394e433e1c04472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e95e89916d4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c594ce0af884c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>12,364</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,347</x:t>
-[...43 lines deleted...]
-          <x:t>12,319</x:t>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>12,517</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>