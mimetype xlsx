--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R176aa795043d4e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd876ad49fac64b34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c594ce0af884c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5982bea5824cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90e95e89916d4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c594ce0af884c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78f171a2e3c41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5982bea5824cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,456</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>12,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,554</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>12,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,525</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,701</x:t>
-[...183 lines deleted...]
-          <x:t>12,531</x:t>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>12,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>