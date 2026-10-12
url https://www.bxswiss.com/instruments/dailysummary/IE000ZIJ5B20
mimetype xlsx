--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd876ad49fac64b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d874c2d7fa4f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5982bea5824cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b9fa48251d4d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78f171a2e3c41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5982bea5824cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1ba48e91354be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b9fa48251d4d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>12,299</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>12,384</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,266</x:t>
-[...26 lines deleted...]
-          <x:t>12,170</x:t>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>