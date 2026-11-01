--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36d874c2d7fa4f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1945008665444c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b9fa48251d4d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec10724cabe144ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae1ba48e91354be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b9fa48251d4d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f54832b9d5c4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec10724cabe144ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi S&amp;P World Consumer Staples Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZIJ5B20</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>12,325</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,258</x:t>
-[...436 lines deleted...]
-          <x:t>12,265</x:t>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>