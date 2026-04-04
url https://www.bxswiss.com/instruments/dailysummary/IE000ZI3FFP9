--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21adf5b6ba164498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591ee16cd0464327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf265ba295c94004"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e78203ab984553"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98f0e0063934832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf265ba295c94004" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb01b585885e4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e78203ab984553" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>11,737</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,714</x:t>
-[...97 lines deleted...]
-          <x:t>11,734</x:t>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,631</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>11,779</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,751</x:t>
-[...188 lines deleted...]
-          <x:t>11,523</x:t>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>