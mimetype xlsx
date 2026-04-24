--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R591ee16cd0464327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a6a2e0e464446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e78203ab984553"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2dd693242f48c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb01b585885e4cd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e78203ab984553" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9621b823ec4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2dd693242f48c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>11,779</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,751</x:t>
-[...249 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,770</x:t>
-[...306 lines deleted...]
-          <x:t>11,497</x:t>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>