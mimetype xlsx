--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a6a2e0e464446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bf8c0f2ddd41fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2dd693242f48c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71ff70588c64b4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9621b823ec4f82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2dd693242f48c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2e3d4853b545b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71ff70588c64b4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>