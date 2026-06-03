--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bf8c0f2ddd41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1b1610663a4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71ff70588c64b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39be956df2c04545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2e3d4853b545b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71ff70588c64b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde1789106c64b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39be956df2c04545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>