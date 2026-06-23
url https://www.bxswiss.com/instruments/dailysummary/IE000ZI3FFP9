--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc1b1610663a4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1534d72bc5e34955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39be956df2c04545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b86f11fc404a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdde1789106c64b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39be956df2c04545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d991b8aa5c42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b86f11fc404a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>12,977</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>13,437</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,395</x:t>
-[...4 lines deleted...]
-          <x:t>13,493</x:t>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>