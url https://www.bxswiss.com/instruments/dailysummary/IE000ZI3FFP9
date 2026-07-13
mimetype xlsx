--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1534d72bc5e34955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d33a75c8884c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b86f11fc404a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df394a07e8a41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96d991b8aa5c42f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b86f11fc404a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f118065b944710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df394a07e8a41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>13,313</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,278</x:t>
-[...409 lines deleted...]
-          <x:t>13,845</x:t>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>