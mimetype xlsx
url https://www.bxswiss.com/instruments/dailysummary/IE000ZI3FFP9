--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92d33a75c8884c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fa1e3572f843b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7df394a07e8a41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19603f3ada94e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f118065b944710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7df394a07e8a41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b542da602b45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19603f3ada94e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,561</x:t>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,510</x:t>
-[...458 lines deleted...]
-          <x:t>13,724</x:t>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>