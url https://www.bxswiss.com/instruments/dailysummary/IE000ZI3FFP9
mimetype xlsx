--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54fa1e3572f843b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33343e739de14250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf19603f3ada94e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bcec05b3894680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b542da602b45a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf19603f3ada94e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9844c868a5b44929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bcec05b3894680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,739</x:t>
-[...345 lines deleted...]
-          <x:t>13,534</x:t>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,523</x:t>
-[...220 lines deleted...]
-          <x:t>13,257</x:t>
+          <x:t>13,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>