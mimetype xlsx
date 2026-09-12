--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33343e739de14250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99aff2a676514cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8bcec05b3894680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R532f6e3784bb4432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9844c868a5b44929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8bcec05b3894680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ec0115d3e64fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R532f6e3784bb4432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,534</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,523</x:t>
-[...43 lines deleted...]
-          <x:t>13,567</x:t>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,395</x:t>
-[...571 lines deleted...]
-          <x:t>13,749</x:t>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>