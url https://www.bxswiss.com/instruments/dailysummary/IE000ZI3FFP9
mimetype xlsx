--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99aff2a676514cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf35b5cc9224af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R532f6e3784bb4432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3ac366728f470d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ec0115d3e64fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R532f6e3784bb4432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7148f273d45a4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3ac366728f470d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,010</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>13,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,680</x:t>
-[...97 lines deleted...]
-          <x:t>13,838</x:t>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,710</x:t>
-[...119 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,042</x:t>
-[...16 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>13,839</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>