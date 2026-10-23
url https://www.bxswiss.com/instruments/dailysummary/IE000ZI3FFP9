--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf35b5cc9224af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2744910043f64065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e3ac366728f470d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcfb84fc06444f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7148f273d45a4264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e3ac366728f470d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R286978520d344916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcfb84fc06444f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Swisscanto IE ESGen SDG Index Equity World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000ZI3FFP9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>13,859</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>14,405</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>