--- v10 (2026-08-29)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8dca86fcc147eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3edf48bdcb34450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f77c3ca3e1c4adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dd88cbd8214e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2584ee3ac1884234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f77c3ca3e1c4adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9a4014ccbb4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dd88cbd8214e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>12,098</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,089</x:t>
-[...21 lines deleted...]
-          <x:t>12,115</x:t>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,120</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>12,223</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>12,180</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>