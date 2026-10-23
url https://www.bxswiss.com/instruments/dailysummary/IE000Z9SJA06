--- v11 (2026-10-01)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3edf48bdcb34450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e048a39caf1447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48dd88cbd8214e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb4cbfd08c64236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab9a4014ccbb4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48dd88cbd8214e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18627a092ac1466e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb4cbfd08c64236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>