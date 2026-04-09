--- v3 (2026-03-12)
+++ v4 (2026-04-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb43241654141de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17455be3badd4189" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ce05e1b86a4dd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9373afcd0e3f4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ac9f3936d94b0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ce05e1b86a4dd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892df207c43c43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9373afcd0e3f4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>10,374</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,187</x:t>
-[...269 lines deleted...]
-          <x:t>10,271</x:t>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,375</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>10,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>