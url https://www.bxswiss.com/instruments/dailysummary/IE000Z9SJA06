--- v4 (2026-04-09)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17455be3badd4189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf346a9e2c9414fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9373afcd0e3f4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red73e8ddca534b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892df207c43c43db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9373afcd0e3f4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aceae35a9e944c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red73e8ddca534b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,254</x:t>
-[...134 lines deleted...]
-          <x:t>10,287</x:t>
+          <x:t>10,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,170</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,147</x:t>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>