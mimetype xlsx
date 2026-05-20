--- v5 (2026-04-29)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf346a9e2c9414fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581bf0dbfe7741ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red73e8ddca534b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9c6cbcc1334306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aceae35a9e944c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red73e8ddca534b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1c716e9bfa446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9c6cbcc1334306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>