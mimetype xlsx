--- v6 (2026-05-20)
+++ v7 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R581bf0dbfe7741ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redbb06cd3bf14122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9c6cbcc1334306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b16ff3708246bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d1c716e9bfa446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9c6cbcc1334306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b0e34a17de4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b16ff3708246bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...301 lines deleted...]
-          <x:t>11,005</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,993</x:t>
-[...16 lines deleted...]
-          <x:t>11,117</x:t>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,072</x:t>
-[...43 lines deleted...]
-          <x:t>11,149</x:t>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,121</x:t>
-[...38 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>11,225</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,171</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>11,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>