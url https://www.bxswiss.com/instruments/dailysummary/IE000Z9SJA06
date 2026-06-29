--- v7 (2026-06-09)
+++ v8 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redbb06cd3bf14122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7d6e3912ca4363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b16ff3708246bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb4a9b1fe17498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09b0e34a17de4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b16ff3708246bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89603bc960564c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb4a9b1fe17498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,467</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>11,489</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,520</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>