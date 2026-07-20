--- v8 (2026-06-29)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a7d6e3912ca4363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b34f5b07a584082" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb4a9b1fe17498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cca478e60a4c0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89603bc960564c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb4a9b1fe17498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cab7e852b04d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cca478e60a4c0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,579</x:t>
-[...372 lines deleted...]
-          <x:t>11,687</x:t>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,673</x:t>
-[...16 lines deleted...]
-          <x:t>11,740</x:t>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,684</x:t>
-[...139 lines deleted...]
-          <x:t>11,608</x:t>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>