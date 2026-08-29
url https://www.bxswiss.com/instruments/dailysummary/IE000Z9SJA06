--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b34f5b07a584082" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8dca86fcc147eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02cca478e60a4c0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f77c3ca3e1c4adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8cab7e852b04d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02cca478e60a4c0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2584ee3ac1884234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f77c3ca3e1c4adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers S&amp;P 500 UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000Z9SJA06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,533</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>11,856</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,910</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>11,693</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>