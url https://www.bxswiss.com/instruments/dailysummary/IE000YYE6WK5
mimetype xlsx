--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b9c31805b0540a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6120ac5034149d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9755ebfd17409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88dca31989664ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b1367799f94c0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9755ebfd17409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9155ba758e94545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88dca31989664ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>54,808</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>56,292</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>