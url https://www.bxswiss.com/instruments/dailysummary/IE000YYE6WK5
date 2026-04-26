--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6120ac5034149d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2607eb770a4f62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88dca31989664ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea0d7cd933a4ce2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9155ba758e94545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88dca31989664ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea9e1de00d9470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea0d7cd933a4ce2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>55,989</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,043</x:t>
-[...436 lines deleted...]
-          <x:t>55,752</x:t>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>