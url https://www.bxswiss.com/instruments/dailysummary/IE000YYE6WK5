--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2607eb770a4f62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96048febfba44333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raea0d7cd933a4ce2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ba8e5f492d42b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea9e1de00d9470f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raea0d7cd933a4ce2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43c3e47106f4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ba8e5f492d42b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>