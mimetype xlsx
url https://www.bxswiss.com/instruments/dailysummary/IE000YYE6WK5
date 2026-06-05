--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96048febfba44333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ec21e1f04044d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ba8e5f492d42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fe2974edea4d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43c3e47106f4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ba8e5f492d42b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0bd1fc53d9941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fe2974edea4d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>