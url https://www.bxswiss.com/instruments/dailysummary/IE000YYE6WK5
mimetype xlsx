--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65ec21e1f04044d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radee523b56c74484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60fe2974edea4d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree233a3a134f42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0bd1fc53d9941f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60fe2974edea4d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b4d2ae0934836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree233a3a134f42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>49,223</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...208 lines deleted...]
-          <x:t>49,837</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>