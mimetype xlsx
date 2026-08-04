--- v9 (2026-06-25)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radee523b56c74484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34f3131a1644479" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree233a3a134f42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3775c76c8bca4d1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b4d2ae0934836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree233a3a134f42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41201850593848bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3775c76c8bca4d1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,936</x:t>
-[...279 lines deleted...]
-          <x:t>46,723</x:t>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>