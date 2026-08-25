--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb34f3131a1644479" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c8847fa6834a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3775c76c8bca4d1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586098af162542b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41201850593848bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3775c76c8bca4d1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73eeec4cfad448a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586098af162542b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>