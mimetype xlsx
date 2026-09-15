--- v11 (2026-08-25)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43c8847fa6834a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31101355137464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R586098af162542b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd60eceebe38423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73eeec4cfad448a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R586098af162542b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaedf75100e04e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd60eceebe38423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>