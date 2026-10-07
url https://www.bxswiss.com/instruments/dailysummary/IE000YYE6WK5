--- v12 (2026-09-15)
+++ v13 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31101355137464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315aa286bccb4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd60eceebe38423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b05d3fecab74bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaedf75100e04e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd60eceebe38423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5273a8dec14549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b05d3fecab74bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...404 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>49,354</x:t>
-[...171 lines deleted...]
-          <x:t>48,750</x:t>
+          <x:t>48,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>