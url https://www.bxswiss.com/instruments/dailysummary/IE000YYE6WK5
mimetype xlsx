--- v13 (2026-10-07)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315aa286bccb4c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4f87d573e944c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b05d3fecab74bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71b9da81b8984529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5273a8dec14549c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b05d3fecab74bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab3783f84e74744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71b9da81b8984529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Defense UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YYE6WK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>48,960</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>