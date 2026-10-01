--- v5 (2026-09-10)
+++ v6 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215f0a18ee594d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0537be46413e43c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201ea1b8c37e4aef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fd6d92ff4e42c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd220cd98b69498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201ea1b8c37e4aef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bef6f87af34bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fd6d92ff4e42c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YKHGYN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,353</x:t>
-[...48 lines deleted...]
-          <x:t>8,329</x:t>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,329</x:t>
-[...259 lines deleted...]
-          <x:t>8,370</x:t>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,430</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>02.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,364</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>