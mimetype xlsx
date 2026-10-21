--- v6 (2026-10-01)
+++ v7 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0537be46413e43c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d7b5859eb9482a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8fd6d92ff4e42c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfd59e6c593e4c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1bef6f87af34bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8fd6d92ff4e42c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d4ffc3e6374d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfd59e6c593e4c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YKHGYN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,381</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,343</x:t>
-[...11 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,444</x:t>
-[...26 lines deleted...]
-          <x:t>8,364</x:t>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,346</x:t>
-[...291 lines deleted...]
-          <x:t>8,351</x:t>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,429</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>8,443</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>