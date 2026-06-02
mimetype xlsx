--- v0 (2026-05-13)
+++ v1 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R771cb3c65363454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bb948c2c694a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c4d4e372f564965"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ba0b8e9af443d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93629c1dfc5470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c4d4e372f564965" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd437f1a78e48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ba0b8e9af443d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YKHGYN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>