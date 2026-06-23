--- v1 (2026-06-02)
+++ v2 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bb948c2c694a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde78aecb41cc441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22ba0b8e9af443d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b7863d216440a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd437f1a78e48f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22ba0b8e9af443d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c78d4b2175c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b7863d216440a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YKHGYN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>7,786</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,770</x:t>
-[...232 lines deleted...]
-          <x:t>7,833</x:t>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,771</x:t>
-[...92 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,990</x:t>
-[...36 lines deleted...]
-          <x:t>7,980</x:t>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>