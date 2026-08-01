--- v2 (2026-06-23)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde78aecb41cc441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66af6da31ec3413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3b7863d216440a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e638e5311f46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c78d4b2175c4cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3b7863d216440a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4378cf97c4f74b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e638e5311f46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YKHGYN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,931</x:t>
-[...75 lines deleted...]
-          <x:t>7,995</x:t>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,068</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,183</x:t>
-[...144 lines deleted...]
-          <x:t>8,343</x:t>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>