--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66af6da31ec3413b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ce6d15cf694665" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e638e5311f46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c7c698792940d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4378cf97c4f74b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e638e5311f46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5fddbc6a9954988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c7c698792940d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YKHGYN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>8,254</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,238</x:t>
-[...48 lines deleted...]
-          <x:t>7,965</x:t>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,162</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,051</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>8,104</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>8,091</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>