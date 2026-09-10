--- v4 (2026-08-21)
+++ v5 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0ce6d15cf694665" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215f0a18ee594d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8c7c698792940d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201ea1b8c37e4aef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5fddbc6a9954988" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8c7c698792940d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd220cd98b69498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201ea1b8c37e4aef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) FTSE All-World ex US UCITS ETF 1C</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000YKHGYN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,194</x:t>
-[...48 lines deleted...]
-          <x:t>8,341</x:t>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,253</x:t>
-[...70 lines deleted...]
-          <x:t>8,300</x:t>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,455</x:t>
-[...26 lines deleted...]
-          <x:t>8,472</x:t>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,408</x:t>
-[...11 lines deleted...]
-          <x:t>8,441</x:t>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,461</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>8,224</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>